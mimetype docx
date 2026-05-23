--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Römer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.551-564. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.411-429. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.521-544. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim, 2019: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03344355.2021.1904680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim 2019: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary C. Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.41-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim from the Ptolemaic Period to the Bar Kokhba Revolt in Light of the Numismatic Finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des temples yahvistes au Temple unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’arche dans les textes de Qumran et les spéculations sur son destin dans des textes juifs et chrétiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Historical and Archaeological Background behind the Old Israelite Ark Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles archéologiques à Qiriath Yéarim et le récit de l’arche d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2018 (2), pp.983-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canonisation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckart Otto’s contributions to Pentateuchal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum et Ecclesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4102/ve.v40i1.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la Bible fut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Line 31 in the Mesha Stele: The “House of David” or Biblical Balak?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadav Na’aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03344355.2019.1586378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des Patriarches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis 39 and the Composition of the Joseph Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/hebai-2019-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arche de Yhwh : de la guerre à l’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études théologiques et religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etr.941.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hébreux ont-ils été des esclaves en Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, disciple du pharaon Akhenaton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histografía bíblica y reconstruccíon de la historia bíblica », Selecciones de Teología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim Near Jerusalem: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.31-83. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/SE.60.0.3285030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualität und die Bibel. Anmerkungen zu einem anachronistischen Diskurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für biblische Theologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim near Jerusalem, 2017: preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.31-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Egypt in the Formation of the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essays on the Historical Books (Deuteronomistic History) and Chronicles, Ezra, and Nehemiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hebrew Scripture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Historiography and the Reconstruction of Biblical History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours bibliques sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (4), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trans.147.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mózez a Tórán kívül és a diaszpóra-identitàs építése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Biblica Athanasiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Jeroboam II became Jeroboam I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6/3 (3), pp.372-382. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222717X15162808430810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Inkarnation von Weisheit und Bosheit. Die Schlange in der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du monothéisme biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RBI.124.1.3206581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiriath-Jearim Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ash-sharq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pre-Priestly Abraham Narratives from Monarchic to Persian Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Lipschits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.261-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu unique choisi par YHWH et la pluralité des temples dans l'idéologie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.111214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Composition and Function of Joshua 24 in Recent Research. A Response to Joachim J. Krause, Cynthia Edenburg, and Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, le juif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’OBS Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Current Discussion on the so-called Deuteronomistic History: Literary Criticism and Theological Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël et Isaac, les deux fils d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of History in Ancient Judah and the Formation of the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WdO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/wdor.2015.45.2.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses and the Women in Exodus 1-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiBiLex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’invention de Dieu” – Les origines et l’évolution du dieu d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelicum : periodicum internationale de re philosophica et theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.519-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible and Greek Philosophy and Mythology - Some Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Abraham à la conquête. L’Hexateuque et l’histoire d’Israël et de Juda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsr.151.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie confirme-t-elle la conquète de Canaan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 817, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Dieu cruel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’Abraham comme ancêtre oecuménique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1–2), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the Historical Background of the Jacob Narrative in Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die Alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaw-2014-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation de l’histoire de l’Israël ancien : constructions bibliques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the Historical Background of the Abraham Narrative. Between “Realia” and “Exegetica”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie biblique et reconstruction de l’histoire biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mélanges André Lemaire), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiBiLex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 206, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yhwh, the Goddess and Evil: Is “monotheism” an adequate concept to describe the Hebrew Bible’s discourses about the God of Israel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum et Ecclesia (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Urkunden, Fragmenten und Ergänzungen: Zum Stand der Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die Alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaw-2013-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of Humans and their Multiplication: A Comparative Reading of Athra-Hasis, Gilgamesh XI and Genesis 1; 6-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Redaction of the Three Great Prophets as a Reaction to the Crisis of the Babylonian Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Write a Literary History of the Hebrew Bible? A Response to David Carr and Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des hommes et leur multiplication. Lecture comparée d’Athra-Hasis, de Gilgamesh XI et de Genèse 1; 6-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin d’Éden entre le Ciel et la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 300, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.300.2.2961394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Some “Censored” Moses Traditions Inside and Outside the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222712800135997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “sacrifice d’Abraham”, un texte élohiste? Quelques observations à partir de Gn22,14 et d’un fragment de Qumran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rédaction des trois grands prophètes comme réaction à la crise de l’exil babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“El”, “Allah” et la double descendance d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham’s Righteousness and Sacrifice: How to understand (and translate) Genesis 15 and 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio Viatorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LIV, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi est mort, vive le Livre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 291, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Die Geschichte Jerusalems und die Entstehung des Monotheismus, 2 vol. By OTHMAR KEEL. Göttingen: Vandenhoeck & Ruprecht, 2007”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham, Moïse et le monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternité d'Abraham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Origine historiques des Monothéismes. Colloque du 14 novembre 2010, 148/149 (HS), pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prière dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cèdres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.515-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’un riche éleveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 770, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi et messie. Idéologie royale et invention du messianisme dans le judaïsme ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exodus in the Book of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svensk Exegetisk Årsbok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.669-687. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque, histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3371, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié selon la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 113, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à “Alfred Loisy au Collège de France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (2), pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham et Moïse, deux manières de construire une identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal est-il dans la main de Dieu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgamesh au bois des Cèdres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahvé, l’Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, héros de la diaspora. Enquête sur les aspects de la figure de Moïse reflétant, à l’époque perse, les préoccupations de la diaspora égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Outside the Torah and the Construction of a Diaspora Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hebrew Scriptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (15), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué 2: De la muraille à l’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il une statue de Yhwh dans le premier temple de Jérusalem ? Enquêtes littéraires à travers la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asdiwal. Revue genevoise d’anthropologie et d’histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien Testament. Généralités. Livres historiques et prophétiques (“Nebiim”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible parle-t-elle de l’homosexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VP Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (27 septembre-31 octobre), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das doppelte Ende des Josuabuches : einige Anmerkungen zur aktuellen Diskussion um “deuteronomistisches Geschichtswerk” und “Hexateuch”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.523-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers. Les livres du Lévitique et des Nombres et l’achèvement du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETL - Ephemerides Theologicae Lovanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (4), pp.533-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès II, pharaon de l’Exode? La construction d’un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors Série (Ramsès II, pharaon de l’Exode ?), pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales étapes de la formation de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein einzigartiger Vermittler. Die Biografie des Mose nach den biblischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41/3, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et les morts dans le Proche-Orient ancien et dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible et homophobie - Bible and Homophobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconciliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La racine qui te porte (Romains 11,28) ou: le christianisme a-t-il besoin de l’Ancien Testament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 203, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire rédactionnelle des premiers livres de la Bible. A propos du livre de F. García López, El Pentateuco. Introducción à la lecturo de los cinco primeros libros de la Biblia (Estella 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EsBib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauptprobleme der gegenwärtigen Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (4), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, médiateur par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Figure of Moses According to Biblical and Extrabiblical Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the Japanese Biblical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30/31, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éviction du féminin dans la construction du monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.107-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aus der Not geboren. Die Entstehung der Biblischen Geschichte zwischen Babylon und Palästina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie-Phénicie-Palestine. Deuxième partie. Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.107-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une “vie de Moïse” dans la Bible hébraïque et chez quelques auteurs hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’étude critique de Philippe Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RThPh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 135, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le Pentateuque : à propos de quelques ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances dualistes dans quelques écrits bibliques de l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence de Dieu dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations herméneutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et Dieu face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie protestante neuchâteloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement, la Mésopotamie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 192, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der biblische Monotheismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exégèse et l’air du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théolib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’historiographie deutéronomiste et le retour de l’Hexateuque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubilé 2000: Une repentance complète n’a de sens que si l’Eglise accepte de reconnaître sa propre faillibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golias Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomy 34 and the Case for a Persian Hexateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z. Brettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biblical Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 119, pp.401-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Hors série (4), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sodome et Gomorhe à David et Jonathan. Quelques considérations sur l’homosexualité dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monothéisme dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de “l’alliance” (berît) dans les textes de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEPHE.R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Ancien Testament, l’éternelle quête de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos - un prophète fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomium 34 zwischen Pentateuch, Hexateuch und deuteronomistischem Geschichtswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Altorientalische und Biblische Rechtsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament et les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd-Jørg Diebner und die “Spätdatierung” der Pentateuch- und historischen Traditionen der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielheimer Blätter zum Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac et Ismaël, concurrents ou cohéritiers de la promesse ? Une lecture de Genèse 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études théologiques et religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74/2, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on encore écrire des “Théologies de l’Ancien Testament” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tema de la elección en el Antiguo Testamento : lo que está en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 152, pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source commune aux récits de Rois et Chroniques ? A propos d’un ouvrage récent d’A.G. Auld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutéronome 5,6-21: Le Décalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice humain en Juda et Israël au premier millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Religionsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Would the Deuteronomists Tell about the Sacrifice of Jephtah’s Daughter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Study of the Old Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/030908929802307703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse entre théologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 237, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David: ouverture pour les Psaumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 160–161, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuque, Hexateuque et historiographie deutéronomiste. Le problème du début et de la fin du livre de Josué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la Torah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 160–161, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de Josué: Histoire d’une propagande. Propagande d’une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil à Babylone, creuset du monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux exégétiques et théologiques du discours sur l’élection dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et influences dans «l’historiographie» juive de la fin du VIIe s. av. notre ère jusqu’à l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in Deuteronomistic and Biblical Historiography. On “Book-Finding” and other Literary Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 109, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job et Léviathan, ou quand un Dieu angoissant devient un Dieu qui étonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie protestante neuchâteloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et identité. Rôles et fonctions de l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 96 (Cahier biblique 36) (4), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message du peuple hébreu (I et II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49/50, pp.61-67, 31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit la Bible au sujet de la maladie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il délocaliser l’utopie ? A propos de la fonction prophétique de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Antiguo Testamento, una literatura de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evangile et Liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94, pp.I-VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes théologies à l’intérieur d’Exode 13,17-14,31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre Protestant d’Études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48/7-8, pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode 4,24-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament. Une littérature de crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 127 (4), pp.312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous coupables? L’interprétation de la destruction de Jérusalem (587 av. J.-C.) dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers protestants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95 (3), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement et salut en Esaïe 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions Luthériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (1), pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches exégétiques du Deutéronome. Brève histoire de la recherche sur le Deutéronome depuis Martin Noth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de philosophie religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres d’exil et terres d’accueil. Quelques réflexions sur le judaïsme postexilique face à la Perse et à l’Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des Nombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse 15 et les tensions de la communauté juive postexilique dans le cycle d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sages-femmes du Pharaon (Exode 1/15-22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothéisme et réconciliation en Esaïe 40-55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi &amp; Vie, CB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113, 33 (4), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archaïque au subversif: le cas d’Exode 4/24-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baytdawid ou baytdwd? Une relecture de la nouvelle inscription de Tel Dan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Axel Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer l’histoire en l’inventant. Formes et fonctions des “sommaires historiques” de l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin dans la tradition judéo-chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des A.R.I.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jugement de Dieu et la chute d’Israël selon Exode 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 91 (5), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau dans l’exégèse historico-critique: l’exemple du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libresens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.248-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “anciens” pères (Jér 11,10) et la “nouvelle” alliance (Jér 31,31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 59, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen 15 und Gen 17. Beobachtungen und Anfragen zu einem Dogma der “neueren” und “neuesten” Pentateuchkritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielheimer Blätter zum Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 26, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte d’un mythe dans l’Ancien Testament: la création comme combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.561-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 31, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de Joseph: Sources, corpus, unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, LXXXVI (3), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu de la situation actuelle des recherches sur le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement deutéronomiste face à la royauté: monarchistes ou anarchistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 177, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et son histoire d’après l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 61, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos. Les fondements de sa prophétie, ou : le problème de son &amp;quot;enracinement spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83, 23 (5), pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer le vrai du faux prophète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment devient-on prophète ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Apr 2011, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Walter Wolff und die Suche nach den Kerygmata der Erzählwerke in der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neu aufbrechen, den Menschen zu suchen und zu erkennen. Symposium anlässlich des 100. Geburtstages von Hans Walter Wolff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Heidelberg, Germany. pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interrogations sur l’avenir de la dynastie davidique aux époques babylonienne et perse et les origines d’une attente messianique dans les textes de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des messianismes juifs. Actes du colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne, Jun 2010, Paris, France. pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin d’Éden au jardin du Cantique des Cantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes clos: Cultures et jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Genève, Suisse. pp.205-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art neuf : la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Leçons inaugurales, 313, 978-2-7226-0623-4. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie solaire photovoltaïque et transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2023, Leçons inaugurales, 308, 978-2-7226-0604-3. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fin de mois et fin du monde : économie de nos responsabilités envers l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306, pp.88, 2022, Leçons inaugurales, 306, 978-2-7226-0601-2. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Bible peut en cacher une autre. Le conflit des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, 250 p., 2021, 978-2-227-49945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joseph Story Between Egypt and Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad and Bühler, Axel. Mohr Siebeck, 5, 2021, 978-3-16-160154-5. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/978-3-16-160154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches autour de la Stèle de Mésha. Neue Forschungen zur Mescha-Stele. Kolloquium des Collège de France, des Musée du Louvre und des Deutschen Vereins zur Erforschung Palästinas anlässlich der 150. Wiederkehr der Entdeckung der Mescha-Stele,2. und 3. Oktober 2018, Collège de France, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Niehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Niehr, Herbert. Harrassowitz, 51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu de la Bible, Dieu du Coran. Entretiens avec Jean-Louis Schlegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2020, 978-2-02-142136-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Úvod do Starého Zákona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Mlýn, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humensis, 4160, 2019, 978-2-13-081467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter dieux et les hommes dans le Proche Orient ancien et dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. Leuven - Paris - Bristol, CT: Peeters, 287, 2019, 978-90-429-3973-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Overwriting in the Books of Deuteronomy and the Former Prophets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Sergi, O. and Koch, I. Leuven - Paris - Bristol, CT: Peeters, CCCIV, 2019, 978-90-429-4000-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Torah. Nouvelles rencontres, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, 2019, 978-2-89688-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Société et religion à Ougarit (Paris, Collège de France, 15-16 septembre 2016), Ugarit-Forschungen 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Matoïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt’s Role in the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben-Dor Evian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Ben-Dor Evian, S. Lexington, KY: Journal of Ancient Egyptian Interconnections, 18, 2018, 978-1-72078-041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible. Comment elle a été écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lombard, 23, 2018, 978-2-8036-7101-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoteismo y poder: La construccion de Dios en la Biblia Hebrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILA, 2018, 978-9977-958-85-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dieux et hommes: anges, démons et autres figures intermédiaires. Actes du colloque organisé par le Collège de France, Paris, les 19 et 20 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pfitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Uehlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Dufour, Bertrand and Pfitzmann, Fabian and Uehlinger, Christoph. Academic Press - Vandenhoeck &amp; Ruprecht, 2017, OBO 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2017, L'Ancien Testament commenté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2017, Points Histoire 531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ougarit, entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Matoïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France; Mission archéologique de Ras Shamra – Ougarit. Collège de France, 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse en version originale. Enquête sur le récit de la sortie d’Egypte (Exode 1-15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of God</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harvard University Press, 2015, 978-0-674-50497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère et repentirs divins. Actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. Academic Press; Vandenhoeck &amp; Ruprecht, 278, 2015, 978-3-525-54404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabou et transgressions. Actes du colloque organisé par le Collège de France, Paris, les 11-12 avril 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Guichard, Michaël and Römer, Thomas. Academic Press; Vandenhoeck &amp; Ruprecht, 274, 2015, 978-3-525-54398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible, quelles histoires ! Les dernières découvertes, les dernières hypothèses. Entretien avec Estelle Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 352 p., 2014, 978-2-02-108815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on prophète? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bürki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand, T. Römer et M. Bürki. Academice Press - Vandenhoeck &amp; Ruprecht, 265, 2014, 978-3-7278-1750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Entstehung des Alten Testaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Smend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Dietrich, et al. Kohlhammer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés pour le Pentateuque. Etat de la recherche et thèmes fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana V. Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. V. Edelman, et al. Labor et Fides, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung in das Alte Testament. Die Bücher der Hebräischen Bibel und die alttestamentlichen Schriften der katholischen, protestantischen und orthodoxen Kirchen Zürich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Römer, J.-D. Macchi et C. Nihan. Theologischer Verlag Zürich, 888 p., 2013, 978-3-290-17428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark God. Cruelty, Sex and Violence in the Old Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulist Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Bible. Scribes, Scribalism and Script (Bible World)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, P. R. Davies et T. Acumen, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et leurs morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Hutzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Hutzli, Jürg. Fribourg: Academic Press, Göttingen: Vandenhoeck, 2012, 978-3-7278-1726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Books of Mose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Edelman Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheffield - Bristol, CT: Equinox, 2012, 978-1-84553-684-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rückl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. Genève: Labor et Fides, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et sa punition dans les sociétés orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Mahé, Jean-Pierre. Leuven: Peeters, 2012, 978-90-429-2695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune héros. Recherches sur la formation et la diffusion d’un thème littéraire au Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Langlois, Michael. Fribourg: Academic Press - Göttingen: Vandenhoeck &amp; Ruprecht, 2011, 978-3-7278-1695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuch, Hexateuch, or Enneateuch? Identifying Literary Works in Genesis through Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dozeman Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman Thomas, B. and Römer, Thomas and Schmid, Konrad. Atlanta, GA: Society of Biblical Literature, 2011, 978-1-58983-542-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Loisy au Collège de France: Un colloque à l’occasion du centième anniversaire de son élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsler, Frédéric and Römer, Thomas. Lausanne: Revue de théologie et de philosophie, 142, 2010, 0035-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert de Pury, Die Patriarchen und die Priesterschrift/Les patriarches et le document sacerdotal. Gesammelte Studien zu seinem 70. Geburtstag/Recueil d’articles, à l’occasion de son 70e anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Römer, Thomas and Schmid, Konrad. Zürich: Theologischer Verlag, 2010, 978-3-290-17561-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigo Testamento. História, escritura e teologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Saõ Paolo, SP: Edições Loyola, 2010, 978-85-15-03700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Volokhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. Brill, 2009, 978-90-04-17953-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Labor et Fides, 2009, 978-2-8309-1368-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cornes de Moïse. Faire entrer la Bible dans l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, Fayard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohohasin Hanunim: Guyaksungkyunge Natanan Hanunimui Sung, Janinsung, Pokryeok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Living with Scripture Publishers, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur. Cruauté, sexe et violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 2009, 978-2-8309-1367-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chamada história deuteronomista. Introduçao sociológica, histórica e literária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petrópolis: Editoria Vozes, 2008, 978-85-326-3755-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press/Peeters, 215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion al Antiguo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclée de Brouwer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinmeiki-shisho: Kyuyaku-seisho Ni Okeru Rekishisyo No Seiritsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Board of Publications. The United Church of Christ in Japan, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première histoire d’Israël : l’Ecole deutéronomiste à l’oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’omosessualità nella Bibbia e nell’antico Vicino Oriente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyse Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Deuteronomio ai libri dei Re : introduzione storica, letteraria e sociologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida di lettura all’Antico Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. EDB, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La homosexualidad en el Cercano Oriente Antiguo y la Biblia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyse Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communidad Teológica de México, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient and Modern Scriptural Historiography - L’historiographie biblique, ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Brooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G.J. and Römer, T. University Press/Peeters, 207, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psaumes interdits : du silence à la violence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la figure de Moïse. The Construction of the Figure of Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. Gabalda, 13, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise, “omul care l-a întâlnit pe dumnezeu”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Univers, V, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Schmid, K. University Press, 203, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la Bible hébraïque. La critique textuelle dans la Biblia Hebraïca Stuttgartensia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skryty Buh. Sex, krutost a násilí ve Starém zákone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nakladatelství Mlyn, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The so-called Deuteronomistic history : a sociological, historical and literary introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T &amp; T Clark, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homosexualité dans le Proche-Orient ancien et la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 37, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cammini della Saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torino: Claudiana, 2004, 978-8-7016-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Macchi, J.-D. and Nihan, C. Labor et Fides, 49, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie : du prophète au livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 2003, 2-88469-014-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose No Shogai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo: Sogensha, 2003, 978-4-422-21168-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse “lui que Yahvé a connu face à face”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. Gallimard, 424, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lati oscuri di Dio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 19, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob : commentaire à plusieurs voix de Gen. 25-36. Mélanges offerts à Albert de Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, J.-D. and Römer, T. Labor et Fides, 44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press / Peeters, 2001, 978-90-429-0858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. University Press, 147, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Constructs Its History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. and Macchi, J.-D. Sheffield Academic Press, 306, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Dios Enigmático : Sexo, Crueldad y Violencia en el Antiguo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEET-CIEETS, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Foundations : Historiography in the Ancient World and in the Bible. Essays in Honour of John Van Seters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mckenzie S.L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Römer T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, 294, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die sogenannte Thronfolgegeschichte Davids. Neue Einsichten und Anfragen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitätsverlag, Vandenhoeck &amp; Ruprecht, 2000, 978-3-525-53311-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la sagesse : Proverbes, Job, Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur : le sexe, la cruauté et la violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 27, 1998, 2-8309-0824-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham : nouvelle jeunesse d’un ancêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 28, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Jeremiah and Its Reception = Le livre de Jérémie et sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.W. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curtis, A.H.W. and Römer, T. Leuven University Press, 128, 1997, 978-90-6831-815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple élu et les autres. L’Ancien Testament entre exclusion et ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1997, 2230033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. and Macchi, J.-D. Labor et Fides, 34, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur : le sexe, la cruauté et la violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 27, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la Bible hébraïque. La critique textuelle dans la Biblia Hebraica Stuttgartensia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 1994, 978-2-8309-0753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Jérémie ou l’actualité permanente de la Parole de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sagesse dans l’Ancien Testament. Proverbes, Job, Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio difficilior probabilior? L’exégèse comme expérience de décloisonnement. Mélanges offerts à Françoise Smyth-Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg : Wiss.-theol. Seminar, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israels Väter. Untersuchungen zur Väterthematik im Deuteronomium und in der deuteronomistischen Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitätsverlag, Vandenhoeck &amp; Ruprecht, 1990, 978-3-525-53730-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (226)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: The Settlement History of Kiriath-Jearim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Finkelstein; Thomas Römer (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriath-Jearim, The Shumnis Family Excavations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph Series of the Sonia and Marco Nadler Institute of Archaeology (45), Eisenbrauns, pp.319-327, 2025, 978-1-64602-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Finkelstein; Thomas Römer (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim. The Shmunis Family Excavations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph Series of the Sonia and Marco Nadler Institute of Archaeology (45), Eisenbrauns, pp.1-17, 2025, 978-1-64602-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lilti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l’Europe, un enjeu démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2024, Conférences, 978-2-7226-0651-7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Aniconism? Representing the Gods of Ancient Israel and Judah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Children Draw Gods : a Multicultural and Interdisciplinary Approach to Children's Representations of Supernatural Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer International Publishing, pp.385-395, 2023, New Approaches to the Scientific Study of Religion, 978-3-030-94429-2. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94429-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Nussberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe constitutionnelle : une ou divisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2023, Conférences, 978-2-7226-0614-2. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécularisation européenne est-elle exceptionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Stolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-338, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution, une espérance : leçon inaugurale prononcée le jeudi 4 novembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0596-1. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fin de mois et fin du monde : économie de nos responsabilités envers l’humanité : leçon inaugurale prononcée le jeudi 9 décembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes et conditions extérieures des maladies et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0609-8. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réimaginer nos interactions avec le monde numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0610-4. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : le mythe comme métaphore : leçon inaugurale prononcée le jeudi 30 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0597-8. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homo sapiens, une espèce invasive : leçon inaugurale prononcée le jeudi 13 janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0603-6. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers religieux de la stèle de Mésha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niehr, Herbert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches autour de la Stèle de Mésha. Neue Forschungen zur Mescha-Stele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Harrassowitz, pp.277-292, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations et monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pirenne-Delforge, Vinciane and Quintana-Murci, Lluís. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations: questionner l’identité et la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.199-210, 2021, 978-2-415-00030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Moses and Aaron and the Question of the Composition of the Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeon, Jaeyoung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Groups behind the Pentateuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, SBL Press, pp.55-72, 2021, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv28w3d6z.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compilation et la clôture de la Torah. Éléments pour comprendre la construction du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rohmer, Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des canons bibliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Olivétan, pp.25-48, 2021, 978-2-35479-583-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How “Persian” or “Hellenistic” is the Joseph Narrative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad and Bühler, Axel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joseph Story Between Egypt and Israel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Mohr Siebeck, pp.35-53, 2021, 978-3-16-160153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between the Philistines and the Israelites in the Ark Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. M. Lemos; Jordan D. Rosenblum; Karen B. Stern; Debra Scoggins Ballentine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With the Loyal You Show Yourself Loyal, Essays on Relationships in the Hebrew Bible in Honor of Saul M. Olyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Society of Biblical Literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2021, Ancient Israel and Its Literature, 978-1-62837-401-8. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1hp5hcq.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Excavations at Kiriath-jearim and the Ark Narrative in the Books of Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalaily, Hamoudi and Re’em, Amit and Vardi, Jacob and Milevski, Ianir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Israel Antiquities Authority, pp.313-331, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The So-Called Deuteronomistic History and Its Theories of Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelle, Brad E. and Strawn, Brent A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Historical Books of the Hebrew Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.303-322, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles et fonctions de l’arche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Béré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Exégètes : mélanges en hommage à Monsieur le Cardinal Laurent Monsengwo Pasinya à l'occasion de ses 80 ans (1939-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), G&amp;B Press, pp.5-35, 2020, 8876537252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles et fonctions de l’Arche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béré, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Exégètes. Mélanges en hommage à Monsieur le Cardinal Laurent Monsengwo Pasinya à l’occasion de ses 80 ans (1939-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l’ITCJ - Gregorian &amp; Biblical Press, pp.205-234, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham and Moses, A (not so) Friendly Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Čapek, Filip and Sláma, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">And God Saw That It Was Good (Gen 1:2). The Concept of Quality in Archaeology, Philology and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, LIT Verlag, pp.99-109, 2020, 978-3-643-91185-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroboam II and the Invention of Northern Sanctuaries and Foundation Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubovsky, P. and Giuntoli, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stones, Tablets, and Scrolls. Periods of the Formation of the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Mohr Siebeck, pp.127-140, 2020, 978-3-16-158299-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">539 avant notre ère. Le début de l’empire perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savy, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF - Humensis, pp.37-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Conversion of Naaman, Chief of the Aramean Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berlejung, A. and Maeir, A. M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Israel and Aram. Autonomy, Independence and Related Issues. Proceedings of the First Annual RIAB Center Conference, Leipzig, June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Mohr Siebeck, pp.105-119, 2019, 978-3-16-157719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Rendtorff und das überlieferungsge-schichtliche Problem des Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im Spannungsfeld von Universität und Politik, Kirche und Israel. Studien zu Leben, Werk und Wirkung von Rolf Rendtorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179, Vandenhoeck &amp; Ruprecht, pp.59-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph, inventeur du capitalisme (Gn 47,13-26): enjeux économiques et politiques dans un ajout à l’histoire de Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. and Titus, P. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bible et Politique. Hommage au Professeur Olivier Artus pour son 65ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATC Publishers, pp.17-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim, Kiriath-baal/Baalah, Gibeah: A Geographical-History Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koch, Ido and Sergi, Omer and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Overwriting in the Books of Deuteronomy and the Former Prophets, Essays in Honour of Cynthia Edenburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCCIV, Peeters, pp.211-222, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1q26k4b.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baal et Yhwh face à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Matoïan; Giovanni Mazzini; Wilfred G. E. Watson; Nicolas Wyatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ugarit–Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2017), Ugarit-Verlag, pp.807-817, 2019, 978-3-86835-259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katastrophengeschichte oder Kultgründungslegende? Gedanken zur Funktion der ursprünglichen Ladeerzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krause, Joachim J. and Oswald, Wolfgang and Weingart, Kristin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigensinn und Entstehung der Hebräischen Bibel. Erhard Blum zum siebzigsten Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.259-274, 2019, 978-3-16-156384-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du temps dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de Dieu, temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Cerf, pp.7-18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il interdire les images divines? Les origines et fondements idéologiques de l’interdiction des images de Yhwh dans le judaïsme naissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible : Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.197-211, 2019, 978-90-429-3973-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King David taken over by Josiah, Moses and Abraham - Dealing with the Davidic Dynasty in the Persian Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fröhlich, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David in Cultural Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.141-162, 2019, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1q26stk.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Historiography and History: The Book of Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ro, J. U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Story and History. The Kings of Israel and Judah in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Mohr Siebeck, pp.53-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremiah and the Ark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">West, J. and Lemche, N. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeremiah in History and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.60-70, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim and the List of Bacchides Forts in 1 Maccabees 9:50-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelet-Barkat, O. and Zelinger, Y. and Uziel, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: Fortifications, Conflicts and their Aftermaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, Hebrew University of Jerusalem, pp.7*-17*, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organización del tiempo en la Biblia hebrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiempo de Dios, tiempo de los hombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Verbo Divino, pp.7-18, 2019, 978-84-9073-507-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auszug aus Ägypten oder Pilgerreise in die Wüste? Überlegungen zur Konstruktion der Exodustradition(en)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebach, R. and Leuenberger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition(en) im alten Israel. Konstruktion, Transmission und Transformation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.89-107, 2019, 978-3-16-154804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die politische Funktion der vorpriesterlichen Abrahamtexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brett, M. G. and Wöhrle, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of the Ancestors. Exegetical and Historical Perspectives on Genesis 12–36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Mohr Siebeck, pp.211-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité du Traité théologico-politique de Spinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosseau, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinoza, Traité théologico-politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H&amp;O éditions, pp.7-9, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph and the Egyptian Wife (Genesis 39): A Case of Double Supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olyan, S. M. and Wright, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supplementation and the Study of the Hebrew Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Brown University, pp.69-83, 2018, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvvnhmb.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Centralization and the Publication of the Torah Between Jerusalem and Samaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kartveit, M. and Knoppers, G. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bible, Qumran, and the Samaritans: Proceedings of the Research Group “Samaritan Studies” at IOSOT, Stellenbosch 2016 (Studia Samaritana 10/STJ 104)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104/10, de Gruyter, pp.79-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuality in the Hebrew Bible? Some Thoughts on Lev 18 and 20; Gen 19 and the David-Jonathan Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahavah. Die Liebe Gottes im Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Evangelische Verlagsanstalt, pp.213-231, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concepts of “Counter-History” and Mnemohistory Applied to Biblical Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keady, J. M. and Klutz, Todd and Strine, C. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripture as Social Discourse: Social-Scientific Perspectives on Early Jewish and Christian Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;T Clark, Bloomsbury, pp.37-50, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khirbet Qeiyafa – Some Thoughts of a Biblical Scholar. Response to Yosef Garfinkel and Aren Maeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schroer, Silvia and Münger, Stefan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khirbet Qeiyafa in the Shephelah. Papers Presented at a Colloquium of the Swiss Society for Ancient Near Eastern Studies Held at the University of Bern, September 6, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandehoeck &amp; Ruprecht, pp.73-85, 2017, OBO 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes en dehors du temple de Jérusalem selon Ezéchiel 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Patrick Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites aux portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.123-132, 2017, EGeA 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Hébreux ont-ils créé Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dortier, Jean-François and Testot, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Religions. Des origines au IIIe millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines Éditions, pp.237-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Josiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lipschits, Oded and Gadot, Yuval and Adams, Matthew J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Israel. Studies in the History and Archaeology of Ancient Israel in Honor of Israel Finkelstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eisenbrauns, pp.329-340, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Dufour, Bertrand and Pfitzmann, Fabian and Uehlinger, Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre dieux et hommes: anges, démons et autres figures intermédiaires. Actes du colloque organisé par le Collège de France, Paris, les 19 et 20 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.255-264, 2017, OBO 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot, l’hospitalité et l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Guichard, Michaël and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabou et transgressions. Actes du colloque organisé par le Collège de France, Paris, les 11-12 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.135-144, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yhwh peut-il changer d’avis? Arbitraire, colère, repentir, compassion divins dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colère et repentirs divins. Actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.313-324, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon and Authority: A Biblical Perspectve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheng, Anne and Morier-Genoud, Damien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letures et Usages de la Grande Etude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France. Institut des Hautes Etudes Chinoises, pp.17-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie et les Eglises entre exclusion et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourquin, Yvan and Charras Sancho, Joan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil radical. Ressources pour une Eglise inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.7-11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschija, Moses und Abraham als Erben Davids. Der Umgang mit der davidischen Dynastie in der persischen Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, Manfred and Slàma, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A King like All the Nations? Kingdoms of Israel and Judah in the Bible and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.85--101, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joseph Story in the Book of Genesis: Pre-P or Post-P?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuntoli, Federico and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Post-Priestly Pentateuch. New Perspectives on its Redactional Development and Theological Profiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.185-201, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deuteronomistic History to Nebiim and Torah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Himbaza, Innocent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Biblical Text. Textual Studies in the Hebrew and Greek Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.1--18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Moses Berufung zur Spaltung des Meers. Üeberlegungen zur priesterschriftlichen Version der Exoduserzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartenstein, Friedhelm and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abschied von der Priesterschrift? Zum Stand der Pentateuchdebatte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelische Verlagsanstalt, pp.134-160, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revelation of the Divine Name to Moses and the Construction of a Memory About the Origins of the Encounter Between Yhwh and Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Levy Thomas, E. and Schneider, Thomas and Propp William, H.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel’s Exodus in Transdisciplinary Perspective. Text, Archaeology, Culture and Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-315, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité juive en construction et son rapport à la terre. La naissance du Pentateuque comme document fondateur du judaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tenreiro, Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et protestants. Une fraternité exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Olivétan, pp.58-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre dans la Bible hébraïque, entre histoire et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baechler, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.31--39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vermeylen (1942-2015). La Bible au crible de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cannuyer, Christian and Vialle, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les naissances merveilleuses en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Belge d’Etudes Orientales, pp.xiii--xx, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua’s Encounter with the Commander of Yhwh’s Army (Josh 5:13-15): Literary Construction or Reflection of a Royal Ritual?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelle, Brad E. and Ames, Frank Ritchel and Wright, Jacob L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warfare, Ritual, and Symbol in Biblical and Modern Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.49-63, 2014, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wqb3g.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose und die Frauen in Exodus 1-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achenbach, Reinhard and Ebach, Ruth and Währle, Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege der Freiheit. Zur Entstehung und Theologie des Exodusbuches. Die BeitrÃ¤ge eines Symposiums zum 70. Geburtstag von Rainer Albertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TVZ, pp.73-86, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Call of Moses to the Parting of the Sea. Reflections on the Priestly version of the Exodus Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman Thomas, B. and Evans Craig, A. and Lohr Joel, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Exodus. Composition, Reception and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.121-150, 2014, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004282667_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich, Walter and Mathys, Hans-Peter and Römer, Thomas and Smend, Rudolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Entstehung des Alten Testaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kohlhammer, pp.52-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible et Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livres des Egyptes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.293-306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of the Book of Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Diana, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuteronomy - Kings as Emerging Authoritative Books. A Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.187-201, 2014, 978-1-58983-913-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and the Status of Evil According to the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jourdan, Fabienne and Hirsch-Luipold, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Wurzel allen Übels. Vorstellungen Über die Herkunft des Bösen und Schlechten in der Philosophie und Religion des 1.-4. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.53-66, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Higher Criticism”: The Historical and Literary-critical Approach - with Special Reference to the Pentateuch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sæbø, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible/Old Testrament. The History of Its Interpretation. III: From Modernism to Post-Modernism (The Nineteenth and Twentieth Centuries). Part 1: The Nineteenth Century - a century of Modernism and Historicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandehoeck &amp; Ruprecht, pp.393-423, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt Nostalgia in Exodus 14 - Numbers 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frevel, C. and Pola, T. and Schaart, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torah in the Book of Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Mohr Siebeck, pp.66-86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses, the Royal Lawgiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, D. V. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Biblical Figures in the Late Persian and Early Hellenistic Periods. Social Memory and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.81-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fieger, M. and Krispenz, J. and Lanckau, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wörterbuch alttestamentlicher Motive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissenschaftliche Buchgesellschaft, pp.162-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux repas “en miroir” dans l’histoire de Joseph (Gn 37-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grappe, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête, repas, identité. Hommage à Alfred Marx à l’occasion de son 70e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.15-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du roi en Deutéronome 17 et ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artus, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loi et justice dans la Littérature du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.99-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Models of Identity and the Publication of the Torah in the Persian Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertz, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Cooperation and Hostility. Multiple Idntities in Ancient Judaism and the Interaction with Foreign Powers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.33-51, 2013, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/9783666550515.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan et l’exégèse historicio-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurens, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Renan. La science, la religion, la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.145-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Baal d’Ougarit et le Yahvé biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordreuil, P. and Ernst-Pradal, F. and Masetti-Rouault, M. G. and Rouillard-Bonraisin, H. and Zink, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures mises au jour sur le site antique d’Ougarit (Syrie) et leur déchiffrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.33-42, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prophet to Scribe: Jeremiah, Huldah and the Invention of the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. R. Davies; Thomas Römer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Bible. Scribes, Scribalism and Script</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acumen; Routledge, pp.86-96, 2013, 9781315487212. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315487212-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible as Crisis Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berlejung, Angelika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster and Relief Management. Katastrophen und ihre Bewältigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tübingen: Mohr Siebeck, pp.157-177, 2012, 978-3-16-151706-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traditions in the Hebrew Bible outside the Book of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Craig, A. and Lohr Joel, N. and Petersen david, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Genesis. Composition, Reception, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden - Boston: Brill, pp.159-180, 2012, 978-90-04-22653-1. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004226579_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du monde a déjà eu lieu: Récits de catastrophes dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bornet, Ph. and Clivaz, C. and Durisch Gauthier, N. and Hertig, Ph. and Meylan, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du monde. Analyses plurielles d’un motif religieux, scientifique et culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.27-41, 2012, 978-2-8309-1488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité du Livre dans les trois parties de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clivaz, Claire and Combet-Galland, Corina and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures et Réécritures. La reprise interprétative des traditions fondatrices par la littérature biblique et extra-biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leuven: Peeters, pp.83-102, 2012, 978-90-429-2636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la mort. Les réponses de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérès, Jacques-Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques autour de la mort, enjeux oecuméniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Desclée de Brouwer, pp.63-80, 2012, 978-2-220-06441-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des livres prophétiques: enjeux et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.9-27, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au prophète. Stratégies rédactionnelles dans le rouleau prémassorétique de Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.255-282, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et les ossements des morts dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Hutzli, Jürg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et leurs morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fribourg: Academic Press, Göttingen: Vandenhoeck &amp; Ruprecht, pp.175-185, 2012, 978-3-7278-1726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-Pentateuchal Biblical Evidence for the Existence of a Pentateuch? The Case of the “Historical Summaries”, Especially in the Psalms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Schmid, Konrad and Schwartz, Baruch J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pentateuch. International Perspectives on Current Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tübingen: Mohr Siebeck, pp.471-488, 2011, 978-3-16-150613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dieux rendent visite aux hommes (Gn 18-19). Abraham, Lot et la mythologie grecque et proche-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prescendi, Francesca and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l’historien des religions. Mélanges offerts à Philippe Borgeaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.615-626, 2011, 978-2-8309-1428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la “vérité” des récits bibliques sur l’origine du monde et de l’homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bornet, Philippe and Clivaz, Claire and Durisch Gauthier, Nicole and Fawer Caputo, Christine and Voegeli, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et Dieu créa Darwin. Théorie et évolution du créationnisme en Suisse aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.59-74, 2011, 978-2-8309-1410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse a-t-il l’étoffe d’un héros? Observations bibliques et extra-bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Langlois, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune héros. Recherches sur la formation et la diffusion d’un thème littéraire au Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fribourg - Göttingen: Academic Press - Vandenhoeck &amp; Ruprecht, pp.225-241, 2011, 978-3-7278-1695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham and the “Law and the Prophets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carstens, Pernille and Lemche Niels, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reception and Remembrance of Abraham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piscataway, NJ: Gorgias, pp.103-118, 2011, 978-1-4632-0054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Books (teuchs): Pentateuch, Hexateuch, Deuteronomistic History, or Enneateuch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Römer, Thomas and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pentateuch, Hexateuch, or Enneateuch? Identifying Literary Works in Genesis through Kings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, GA: Society of Biblical Literature, pp.25-42, 2011, 978-1-58983-542-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitologia del Mediterraneo e del Vicino Oriente: sguardi incrociati sull‘origine dell‘umanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, P. and Prescendi, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religioni antiche. Un‘introduzione comparata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 721, Carocci editore, pp.105-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das deuteronomistische Geschichtswerk und die Wüstentraditionen der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stipp, Hermann-Josef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das deuteronomistische Geschichtswerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frankfurt a.M., Berne, Bruxelles..: Peter Lang, pp.55-88, 2011, 978-3-631-60694-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qumran and Biblical Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dávid, Nóra and Lange, Armin and De Troyyer, Kristin and Tzoref, Shani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible in Light of the Dead Sea Scrolls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttingen: Vandenhoeck &amp; Ruprecht, pp.137-142, 2011, 978-3-525-53555-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits des pratiques magiques et divinatoires dans le livre du Deutéronome (Dt 18,9-13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie et divination dans les cultures de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Maisonneuve, pp.73-85, 2010, 978-2-7200-1163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Caquot et le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riaud, Jean and Chaieb, Marie-Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’oeuvre d’un orientaliste: André Caquot (1923-2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.71-82, 2010, 978-2-7453-2056-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.150-244, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et Bible: Naissance d’une identité porteuse d’un universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en panne ou en devenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peuple Libre, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1, 2 Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coogan Michael, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Oxford Annotated Bible. New Revised Standard version With the Apocrypha. Fully revised Forth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.485-574, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monothéismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur le Dieu unique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.7-17, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penna, Romano and Perego, Giacomo and Ravasi, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temi teologici della Bibbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Paolo, pp.340-348, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book-Endings in Joshua and the Question of the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noll, K.L. and Schramm, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raising Up a Faithful Exegete. Essays in honor of Richard D. Nelson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winona Lake, IN: Eisenbrauns, pp.85-99, 2010, 978-1-57506-201-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.246-315, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis 27-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.89-119, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fragments d’Artapan cités par Alexandre Polyhistor dans la Préparation Evangélique d’Eusèbe. Traduction et commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Volokhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.25-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decalogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penna, Romano and Perego, Giacomo and Ravasi, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temi teologici della Bibbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Paolo, pp.306-312, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse: un héros royal entre échec et divinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Brill, pp.187-198, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire biblique - mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magne de la Croix, Petra and Janus, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elargir les horizons. Les conférences 2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7’ Avenir, pp.23-41, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaction Criticism: 1 Kings 8 and the Deuteronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LeMon Joel, M. and Richards Kent, Harold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Method Matters, Essays on the Interpretation of the Hebrew Bible in Honor of David L. Petersen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.63-76, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exodus Narrative According to the Priestly Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shectman, Sarah and Baden, Joel S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Strata of the Priestly Writings. Contemporary Debate and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TVZ, pp.157-174, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Verbot magischer und mantischer Praktiken im Buch Deuteronomium (Dtn 18,9-13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naumann, Thomas and Hunziker-Rodewald, Regine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasynchron. Beiträge zur Exegese, Theologie und Rezeption der Hebräischen Bibel (FS W. Dietrich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kohlhammer, pp.311-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Anfänge judäischer Geschichtsschreibung im sogenannten Deuteronomistischen Geschichtswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frey, Jörg and Rothschild Clare, K. and Schröter, Jens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Apostelgeschichte im Kontext antiker und frühchristlicher Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.51-76, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat actuel sur la formation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.85-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formation of the Book of Jeremiah as a Supplement to the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, D. V. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Production of Prophecy. Constructing Prophecy and Prophets in Yehud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London-Oakville, CT: Equinox, pp.168-183, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Richard Nelson, Steven McKenzie, Eckart Otto, and Yairah Amit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Person Jr Ray, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Conversation With Thomas Römer, The So-Called Deuteronomistic History: A SociologicalL, Historical and Literary Introduction (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (17), T. &amp; T. Clark, pp.36-49, 2009, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5508/jhs.2009.v9.a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature sapientiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.579-589, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du Pentateuque et la construction d’une identité en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artus, Olivier and Ferry, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité dans l’Ecriture. Hommage au professeur Jacques Briend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.21-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of the Twelve - Fact and Fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Zvi, Ehud and Nogalski James, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Sides of a Coin: Juxtaposing Views on Interpreting the Book of the Twelve/the Twelve Prophetic Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gorgias Press, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisorische Überlegungen zur Entstehung von Exodus 18 – 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achenbach, R. and Arneth, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„Gerechtigkeit und recht zu üben“ (Gen 18,19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Wiesbaden: Harrassowitz, pp.128-154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Son of Joseph and Son of David, in the Gospels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rückl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tait, Michael and Oakes, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Torah in the New Testament. Papers Delivered at the Manchester-Lausanne Seminar of June 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;T Clark International, pp.65-81, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses, the Only Mediator? The Question of the Origin of the Two Decalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pakkala, Juha and Nissinen, Martti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houses Full of All Good Things. Essays in Memory of Timo Veijola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Exegetical Society, Vandenhoeck &amp; Ruprecht, pp.27-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, médiateur par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.112-123, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la périphérie au centre : les livres du Lévitique et des Nombres dans le débat actuel sur le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, University Press/Peeters, pp.3-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon d’après les Deutéronomistes: un roi ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtert, C. and Nocquet, Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roi Salomon: un héritage en question. Hommage à Jacques Vermeylen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lessius, pp.98-130, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine du canon biblique et l’invention d’une autorité scripturaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagnon, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’autorité. Colloque annuel du Collège de France 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.123-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodusmotive und Exoduspolemik in den Erzvätererzählungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kottsieper, Ingo and Schmitt, Rainer and Wöhrle, Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berührungspunkte. Studien zur Sozial- und Religionsgeschichte Israels und seiner Umwelt. Festschrift für Rainer Albertz zu seinem 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugarit-Verlag, pp.3-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.7-16, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualität in der Hebräischen Bibel? Einige Überlegungen zu Leviticus 18 und 20, Genesis 19 und der David-Jonathan-Erzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauks, Michaela and Liess, Kathrin and Riede, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Was ist der mensch, dass du seiner gedenkst ? (Psalm 8,5). Aspekte einer theologischen Anthropologie. Festschrift für Bernd Janowski zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neukirchener, pp.435-454, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la Méditerranée et du Proche-Orient : regards croisés sur l’origine de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, P. and Prescendi, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions antiques. Une introduction comparée : Egypte - Grèce - Proche-Orient - Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.121-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès II, pharaon de l’Exode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.105-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des meurtres et des guerres: le Dieu de la Bible hébraïque aime-t-il la violence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu est-il violent?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-57, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du Pentateuque, de l’Hexateuque et de l’Ennéateuque : investigations préliminaires sur la formation des grands ensembles littéraires de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, University Press, pp.9-34, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guerres de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la figure de Moïse : The Construction of the Figure of Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Gabalda, pp.169-193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires des Patriarches et la légende de Moïse: une double origine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la Bible saisit-elle l’histoire? XXIe congrès de l’Association catholique française pour l’étude de la Bible (Issy-les-Moulineaux, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Éd. du Cerf, pp.155-196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une “vie de Moïse” dans la Bible hébraïque et chez quelques auteurs hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G. J. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient and Modern Scriptural Historiography - L’historiographie biblique, ancienne et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, University Press, pp.109-125, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pentateuque, Hexateuque, Ennéateuque : exposé du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Schmid, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, University Press, pp.1-7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel’s Sojourn in the Wilderness and the Construction of the Book of Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rezetko, R. and Lim, T.H. and Aucker, W.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflection and Refraction : Studies in Biblical Historiography in Honour of A. Graeme Auld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, Brill, pp.419-445, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires des Patriarches et la légende de Moïse: une double origine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la Bible saisit-elle l’histoire?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.155-196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.51-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Moïse (Deut 34) et la naissance de la première partie du canon biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander, P. and Kaestli, J.-D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canon of Scripture in Jewish and Christian Tradition / Le canon des Écritures dans les traditions juive et chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Editions du Zèbre, pp.27-39, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entstehungsphasen des “deuteronomistischen Geschichtswerkes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witte, M. and Schmid, K. and Prechel, D. and Gertz, J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deuteronomistischen Geschichtswerke. Redaktions- und religionsgeschichtliche Perspektiven zur “Deuteronomismus”-Diskussion in Tora und Vorderen Propheten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 365, Walter de Gruyter, pp.45-70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Yahwist: A Short History of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Farewell to the Yahwist? The Composition of the Pentateuch in Recent European Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.9-27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux “décalogues” et la loi de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abadie, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Écriture : hommage à Pierre Gibert s.j. offert par la Faculté de Théologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Éd. Lessius, pp.47-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose in Äthiopien : zur Herkunft der Num 12,1 zugrunde liegenden Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beck, M. and Schorn, U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf dem Weg zur Endgestalt von Genesis bis II Regum : Festschrift Hans-Christoph Schmitt zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 370, Walter de Gruyter, pp.203-215, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodus 3-4 und die aktuelle Pentateuchdiskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roukema, Riemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interpretation of Exodus. Studies in Honour of Cornelis Houtman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.65-79, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du livre de la Genèse et la fin des livres des Rois: ouvertures vers la Diaspora. Quelques remarques sur le Pentateuque, l’Hexateuque et l’Ennéateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Böhler, D. and Himbaza, I. and Hugo, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecrit et l’Esprit. Etudes d’histoire du texte et de théologie biblique en hommage à Adrain Schenker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, Academic Press - Vandenhoeck &amp; Ruprecht, pp.285-294, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire deutéronomiste (Deutéronome - 2 Rois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Genève, Labor et Fides, pp.234-250, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.196-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du Pentateuque : histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.67-84, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.383-398, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Centralization in Deuteronomy 12 : Between Deuteronomistic History and Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto, E. and Achenbach, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Deuteronomium zwischen Pentateuch und Deuteronomistischem Geschichtswerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 206, Vandenhoeck &amp; Ruprecht, pp.168-180, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Dieu dans les traditions du séjour d’Israël dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bons, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement dans l’un et l’autre Testament. Vol I: Mélanges offerts à Raymond Kuntzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Ed. du Cerf, pp.63-80, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargon, Moïse, Jésus, Superman et Matrix : syncrétisme religieux et art populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renna, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syncrétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Paul, pp.13-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.251-263, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.345-358, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat actuel sur la formation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Macchi, J.-D. and Nihan, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.85-113, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thématique de l’Exode dans les récits patriarcaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible en récits : l’exégèse biblique à l’heure du lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Labor et Fides, pp.186-195, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac e Ismael. ¿Competidores o coherederos de la promesa ? Una lectura de Génesis 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrero, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunidades en Crisism : Simposio biblico sobre el concepto de crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DM/Centro de Información y Estudio « Augusto Riech », pp.44-53, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule maison pour le Dieu unique ? La centralisation du culte dans le Deutéronome et dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Focant, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle maison pour Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cerf, pp.49-80, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N, Narbel and E, Grandjean and de Montmollin, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissances divines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.64-70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dieu de la Bible est-il le Dieu d’un peuple ou le Dieu de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altizer, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Dieu vivant : mélanges offerts à André Gounelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Van Dieren, pp.299-313, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de Dieu, violence des hommes : la question de la violence dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eslin, J.-C. and Cornu, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible : 2000 ans de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.470-479, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Magicians in Exodus 7-9: Interpreting Magic in Priestly Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klutz, Todd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magic in the Biblical World. From the Rod of Aaron to the Ring of Solomon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T &amp; T Clark International - Continuum, pp.12-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Form-Critical Problem of the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweeney, M. A. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing Face of Form Criticim for the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eerdmans, pp.240-252, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque toujours en question : bilan et perspectives après un quart de siècle de débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemaire, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Volume Basel 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Brill, pp.343-374, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P, Gibert and Marguerat, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, vingt-six portraits bibliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.125-134, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers toi, Yahvé, j’appelle. Psaume 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tardan-Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1173-1175, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que ton nom est magnifique par toute la terre. Psaume 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1238-1239, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu aimeras ton prochain comme toi-même. Lévitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1530-1533, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanité des Vanités, tout est Vanité. Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.931-933, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te commande d’aimer le Seigneur ton Dieu. Deutéronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard,, pp.1499-1501, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie exodique dans les récits patriarcaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuntzmann, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie biblique : de quelques figures vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.49-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Suis m’a envoyé vers vous. Exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1020-1023, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici, l’oeil de Yahvé est sur ceux qui le craignent. Psaume 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1054-1056, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici que me fit voir le Seigneur Yahvé. Amos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tardan-Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1260-1263, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commandements que je te donne tu les répéteras à tes fils. Deutéronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1553-1555, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour moi, ni tranquillité, ni cesse, ni repos. Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1455-1460, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul ne t’est comparable, Yahvé. Jérémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.992-994, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, Jérémie, Ezéchiel et l’inspiration prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.82-91, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question: position du problème et brève histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Labor et Fides, pp.9-80, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham, Isaac et Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.48-53, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienheureux l’homme qui se plaît dans la loi de Yahvé. Psaume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1340-1342, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation du débat actuel sur le Pentateuque : le Pentateuque toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Labor et Fides, pp.VII-XXXIX, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Buch Numeri und das Ende des Jahwisten : Anfragen zur “Quellenscheidung” im vierten Buch des Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertz, J.C. and Schmid, K. and Witte, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abschied vom Jahwisten : die Komposition des Hexateuch in der jüngsten Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 315, de Gruyter, pp.215-231, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse 32,2-22 : préparations d’une rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacob : commentaire à plusieurs voix de Gen. 25-36. Mélanges offerts à Albert de Pury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, Labor et Fides, pp.181-196, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament est-il monothéiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emery, G. and Gisel, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le christianisme est-il un monothéisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Labor et Fides, pp.72-92, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration, une subversion : l’histoire de Joseph (Gn 37-50) et les romans de la diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G. and Kaestli, J.-D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity in Biblical and Related Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, University Press/Peeters, pp.17-29, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des messianismes juif et chrétien : transformations de l’idéologie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attias, J.-C. and Gisel, P. and Kaennel, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messianismes : variations sur une figure juive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Labor et Fides, pp.13-29, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriarches et les Matriarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesnel, M. and Gruson, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et sa culture. Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.80-100, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomy in Search of Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knoppers, G.N. and McConville, J.G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Israel and Judah : Recent Studies on the Deuteronomistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Eisenbrauns, pp.112-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There A Deuteronomistic Redaction in the Book of Jeremiah?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Constructs Its History. Deuteronomistic History in Recent Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Academic Press, pp.399-421, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Temple au Livre : l’idéologie de la centralisation dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S.L. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Foundations : Historiography in the Ancient World and in the Bible. Essays in Honour of John Van Seters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294, de Gruyter, pp.207-225, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école deutéronomiste et la formation de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronoistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, University Press/Peeters, pp.179-193, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille de Jephté entre Jérusalem et Athènes : réflexions partir d’une triple intertextualité en Juges 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, D. and Curtis, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités : la Bible en échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Labor et Fides, pp.30-42, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomistic Historiography (DH) : History of Research and Debated Issues. Is There a Deuteronomistic Redaction in the Book of Jeremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Constructs its History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 306, Sheffield Academic Press, pp.24-141, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesnel, M. and Gruson, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et sa culture. Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.189-207, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament légitime-t-il un “droit du sol” ou un “droit du sang”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentative de l’extrême droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reveil Publications, Eglise Réformée de France, pp.27-35, 2000, 978-2-902916-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Future for the Deuteronomistic History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, University Press/Peeters, pp.VII-X, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zu den wichtigsten Problemen der sogenannten Thronnachfolgegeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die sogenannte Thronfolgegeschichte Davids : neue Einsichten und Anfragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Universitätsverlag, pp.1-3, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler du Dieu de l’Ancien Testament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasbleis, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible. Lectures, Etudes, Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Bible et Culture, pp.79-95, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Jeremiah Become a Convert to Deuteronomistic Ideology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S. L. and Schaering, L. S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Those Elusive Deuteronomists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 268, Sheffield Academic Press, pp.189-199, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible comme réservoir de construction de l’histoire juive : quelques réflexions à partir de l’article d’Esther Benbassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attias, J.-C. and Gisel, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le judaïsme à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Labor et Fides, pp.35-41, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué, lecteur de la Torah (Jos 1,8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schunck, K. D. and Augustin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lasset uns Brücken bauen..”. Collected Communications on the XVth Congress of the International Organization for the Study of the OT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, P. Lang, pp.117-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est Abraham ? Les différentes figures du patriarche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abraham : nouvelle jeunesse d’un ancêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Labor et Fides, pp.13-33, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres 11-12 et la question d’une rédaction deutéronomique dans le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vervenne, M. and Lust, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuteronomy and Deuteronomic Literature. Festschrift C.H.W. Brekelmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.481-498, 1997, 978-90-6831-936-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion du prophète Jérémie à la théologie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curtis, A. H. W. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Jeremiah and Its Reception - Le livre de Jérémie et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, Peeters, pp.27-50, 1997, 978-90-6831-815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes conceptions de la création dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detoeuf, M.S. and Benech, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de commencement, questions d’aujourd’hui. Sorbonne, 5 octobre 1996. Comptes rendus du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLACS, pp.33-46, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sages-femmes du Pharaon et la “crainte de Dieu” (Exode 1,15-22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin, M. and Schunck, K.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Dort ziehen Schiffe dahin ..”. Collected Communications to the XIVth Congress of the International Organization for the Study of the OT, Paris 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, P. Lang, pp.183-190, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du Pentateuque selon l’exégèse historico-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, C.B. and Margain, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières traditions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ed. du Zèbre, pp.17-55, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre intégrisme et ouverture: la construction de l’étranger dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etranger, Etrangers, Eglise en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eglise Reformée de France, pp.7-14, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une rédaction deutéronomiste dans le livre de Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Labor et Fides, pp.419-441, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Historiographie Deutéronomiste (HD) : histoire de la recherche et enjeux du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Labor et Fides, pp.9-120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pentateuco em questão: posição do problema e breve história da pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Pentateuco em questão. As origens e a composição dos cinco primeiros livros da Bíblia à luz das pesquisas recentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petrópolis: Vozes, pp.15-85, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke, Disciple of the Deuteronomistic School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuckett, Christopher M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luke’s Literary Achievement. Collected Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Academic Press, pp.178-187, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et mythes d’origines dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détienne, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcrire les mythologies. Tradition, écriture, historicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.142-148, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Deuteronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S.L. and Graham, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Israel’s Traditions. The Heritage of Martin Noth (JSOT Supplement Series 182)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.178-212, 1994, 1-85075-499-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deutéronome à la quête des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haudebert, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque. Débats et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.65-98, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits patriarcaux contre la vénération des ancêtres. Une hypothèse concernant les “origines” d’ “Israël”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Smyth, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre de traverse. De l’exégèse biblique à l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.213-225, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph approché. Source du cycle, corpus, unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Smyth, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre de traverse. De l’exégèse biblique à l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.73-85, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question: position du problème et brève histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.9-80, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lohfink, Norbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Väter Israels im Deuteronomium. Mit einer Stellungnahme von Thomas Römer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitätsverlag - Vandenhoeck &amp; Ruprecht, pp.111-123, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode et Anti-Exode. La nostalgie de l’Egypte dans les traditions du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectio difficilior probabilior? L’exégèse comme expérience de décloisonnement. Mélanges offerts à Françoise Smyth-Florentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, esprint, pp.155-172, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une parole qui déplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, pp.9-23, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des deux récits de création en Gn 1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardon, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, le monde et l’homme. Hasard ou projet?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O.E.I.L, pp.71-81, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses. I. Hebrew Bible/Old Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1068-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia V. Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. McKenzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception (Vol. 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.816-818. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ebr.mesopotamia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’exil créa la Bible. Histoire d’une crise théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au centre du monde dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serpent dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant l’incompréhensible: la leçon de Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cantique des Cantiques: un hymne à l’amour et à l’érotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prophète, à la fois rebelle et protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double origine d’Israël selon la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Erzväter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’en est-il de l’homosexualité dans la Bible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté dans la Bible: fatalité, scandale ou bénédiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Bible dans les études de théologie protestante: indifférence, utilitarisme ou passion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel intérêt à lire les livres prophétiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Moïse (Dt 34) et la naissance de la Torah à l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque, recherches et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sodome et Gomorrhe à David et Jonathan. Quelques considérations sur l’homosexualité dans la bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.VI-VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il injuste? Quelques réflexions sur la justice de Dieu et la justice des hommes dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.I-VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d’un ancêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et paratexte: Sur le problème des annotations dans les Bibles modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, un homme engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Exploration of Text Partition Into Constituents: The Case of the Priestly Source in the Books of Genesis and Exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Yoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Piasetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Römer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.551-564. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.411-429. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.521-544. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim, 2019: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03344355.2021.1904680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim 2019: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary C. Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.41-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim from the Ptolemaic Period to the Bar Kokhba Revolt in Light of the Numismatic Finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles archéologiques à Qiriath Yéarim et le récit de l’arche d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2018 (2), pp.983-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de l’arche dans les textes de Qumran et les spéculations sur son destin dans des textes juifs et chrétiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des temples yahvistes au Temple unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Historical and Archaeological Background behind the Old Israelite Ark Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des Patriarches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis 39 and the Composition of the Joseph Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/hebai-2019-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arche de Yhwh : de la guerre à l’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études théologiques et religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etr.941.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canonisation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.23-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckart Otto’s contributions to Pentateuchal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum et Ecclesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4102/ve.v40i1.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Line 31 in the Mesha Stele: The “House of David” or Biblical Balak?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadav Na’aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel Aviv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03344355.2019.1586378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la Bible fut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hébreux ont-ils été des esclaves en Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex : 2000 ans d'aventure chrétienne : histoire, archéologie, culture, patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, disciple du pharaon Akhenaton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours bibliques sur la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147 (4), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trans.147.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim near Jerusalem, 2017: preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.31-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Egypt in the Formation of the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualität und die Bibel. Anmerkungen zu einem anachronistischen Diskurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für biblische Theologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histografía bíblica y reconstruccíon de la historia bíblica », Selecciones de Teología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Kiriath-jearim Near Jerusalem: Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac Dunseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.31-83. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/SE.60.0.3285030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Historiography and the Reconstruction of Biblical History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essays on the Historical Books (Deuteronomistic History) and Chronicles, Ezra, and Nehemiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hebrew Scripture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Date, Composition and Function of Joshua 24 in Recent Research. A Response to Joachim J. Krause, Cynthia Edenburg, and Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Inkarnation von Weisheit und Bosheit. Die Schlange in der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du monothéisme biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RBI.124.1.3206581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kiriath-Jearim Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ash-sharq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mózez a Tórán kívül és a diaszpóra-identitàs építése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Biblica Athanasiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Jeroboam II became Jeroboam I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6/3 (3), pp.372-382. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222717X15162808430810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pre-Priestly Abraham Narratives from Monarchic to Persian Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Lipschits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.261-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu unique choisi par YHWH et la pluralité des temples dans l'idéologie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JAAJ.5.111214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible and Greek Philosophy and Mythology - Some Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Abraham à la conquête. L’Hexateuque et l’histoire d’Israël et de Juda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsr.151.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, le juif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’OBS Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Current Discussion on the so-called Deuteronomistic History: Literary Criticism and Theological Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses and the Women in Exodus 1-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël et Isaac, les deux fils d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of History in Ancient Judah and the Formation of the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WdO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/wdor.2015.45.2.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiBiLex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’invention de Dieu” – Les origines et l’évolution du dieu d’Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelicum : periodicum internationale de re philosophica et theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.519-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie biblique et reconstruction de l’histoire biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mélanges André Lemaire), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Dieu cruel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the Historical Background of the Jacob Narrative in Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die Alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaw-2014-0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’Abraham comme ancêtre oecuménique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1–2), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie confirme-t-elle la conquète de Canaan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 817, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périodisation de l’histoire de l’Israël ancien : constructions bibliques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the Historical Background of the Abraham Narrative. Between “Realia” and “Exegetica”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des hommes et leur multiplication. Lecture comparée d’Athra-Hasis, de Gilgamesh XI et de Genèse 1; 6-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 206, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yhwh, the Goddess and Evil: Is “monotheism” an adequate concept to describe the Hebrew Bible’s discourses about the God of Israel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum et Ecclesia (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Urkunden, Fragmenten und Ergänzungen: Zum Stand der Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die Alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaw-2013-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of Humans and their Multiplication: A Comparative Reading of Athra-Hasis, Gilgamesh XI and Genesis 1; 6-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiBiLex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Redaction of the Three Great Prophets as a Reaction to the Crisis of the Babylonian Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Write a Literary History of the Hebrew Bible? A Response to David Carr and Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Theological Studies (ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“El”, “Allah” et la double descendance d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham’s Righteousness and Sacrifice: How to understand (and translate) Genesis 15 and 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communio Viatorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LIV, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin d’Éden entre le Ciel et la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 300, pp.581-593. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.300.2.2961394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Some “Censored” Moses Traditions Inside and Outside the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222712800135997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “sacrifice d’Abraham”, un texte élohiste? Quelques observations à partir de Gn22,14 et d’un fragment de Qumran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rédaction des trois grands prophètes comme réaction à la crise de l’exil babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prière dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cèdres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.515-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham, Moïse et le monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternité d'Abraham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Origine historiques des Monothéismes. Colloque du 14 novembre 2010, 148/149 (HS), pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi est mort, vive le Livre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 291, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Die Geschichte Jerusalems und die Entstehung des Monotheismus, 2 vol. By OTHMAR KEEL. Göttingen: Vandenhoeck & Ruprecht, 2007”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’un riche éleveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 770, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham et Moïse, deux manières de construire une identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi et messie. Idéologie royale et invention du messianisme dans le judaïsme ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions &amp; Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exodus in the Book of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svensk Exegetisk Årsbok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque, histoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3371, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.669-687. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié selon la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 113, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à “Alfred Loisy au Collège de France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (2), pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahvé, l’Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal est-il dans la main de Dieu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgamesh au bois des Cèdres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, héros de la diaspora. Enquête sur les aspects de la figure de Moïse reflétant, à l’époque perse, les préoccupations de la diaspora égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Outside the Torah and the Construction of a Diaspora Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hebrew Scriptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (15), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué 2: De la muraille à l’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien Testament. Généralités. Livres historiques et prophétiques (“Nebiim”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il une statue de Yhwh dans le premier temple de Jérusalem ? Enquêtes littéraires à travers la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asdiwal. Revue genevoise d’anthropologie et d’histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.40-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein einzigartiger Vermittler. Die Biografie des Mose nach den biblischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41/3, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible parle-t-elle de l’homosexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VP Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (27 septembre-31 octobre), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers. Les livres du Lévitique et des Nombres et l’achèvement du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETL - Ephemerides Theologicae Lovanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (4), pp.533-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das doppelte Ende des Josuabuches : einige Anmerkungen zur aktuellen Diskussion um “deuteronomistisches Geschichtswerk” und “Hexateuch”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.523-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès II, pharaon de l’Exode? La construction d’un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors Série (Ramsès II, pharaon de l’Exode ?), pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales étapes de la formation de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible et homophobie - Bible and Homophobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconciliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et les morts dans le Proche-Orient ancien et dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La racine qui te porte (Romains 11,28) ou: le christianisme a-t-il besoin de l’Ancien Testament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 203, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire rédactionnelle des premiers livres de la Bible. A propos du livre de F. García López, El Pentateuco. Introducción à la lecturo de los cinco primeros libros de la Biblia (Estella 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EsBib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauptprobleme der gegenwärtigen Pentateuchforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (4), pp.289-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, médiateur par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of the Figure of Moses According to Biblical and Extrabiblical Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the Japanese Biblical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30/31, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éviction du féminin dans la construction du monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.107-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aus der Not geboren. Die Entstehung der Biblischen Geschichte zwischen Babylon und Palästina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrie-Phénicie-Palestine. Deuxième partie. Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.107-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’étude critique de Philippe Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RThPh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 135, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une “vie de Moïse” dans la Bible hébraïque et chez quelques auteurs hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence de Dieu dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations herméneutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le Pentateuque : à propos de quelques ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances dualistes dans quelques écrits bibliques de l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et Dieu face-à-face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie protestante neuchâteloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement, la Mésopotamie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 192, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der biblische Monotheismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt und Umwelt der Bibel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exégèse et l’air du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théolib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’historiographie deutéronomiste et le retour de l’Hexateuque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomy 34 and the Case for a Persian Hexateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z. Brettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biblical Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 119, pp.401-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Hors série (4), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sodome et Gomorhe à David et Jonathan. Quelques considérations sur l’homosexualité dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monothéisme dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubilé 2000: Une repentance complète n’a de sens que si l’Eglise accepte de reconnaître sa propre faillibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Golias Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème de “l’alliance” (berît) dans les textes de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEPHE.R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 108, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, l’Allemagne et l’Ancien Testament, l’éternelle quête de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice humain en Juda et Israël au premier millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Religionsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos - un prophète fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomium 34 zwischen Pentateuch, Hexateuch und deuteronomistischem Geschichtswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Altorientalische und Biblische Rechtsgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament et les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd-Jørg Diebner und die “Spätdatierung” der Pentateuch- und historischen Traditionen der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielheimer Blätter zum Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac et Ismaël, concurrents ou cohéritiers de la promesse ? Une lecture de Genèse 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études théologiques et religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74/2, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doit-on encore écrire des “Théologies de l’Ancien Testament” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El tema de la elección en el Antiguo Testamento : lo que está en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 152, pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutéronome 5,6-21: Le Décalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source commune aux récits de Rois et Chroniques ? A propos d’un ouvrage récent d’A.G. Auld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil à Babylone, creuset du monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse entre théologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 237, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Would the Deuteronomists Tell about the Sacrifice of Jephtah’s Daughter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the Study of the Old Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/030908929802307703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuque, Hexateuque et historiographie deutéronomiste. Le problème du début et de la fin du livre de Josué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David: ouverture pour les Psaumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 160–161, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la Torah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 160–161, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre de Josué: Histoire d’une propagande. Propagande d’une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job et Léviathan, ou quand un Dieu angoissant devient un Dieu qui étonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie protestante neuchâteloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 99, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et identité. Rôles et fonctions de l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 96 (Cahier biblique 36) (4), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux exégétiques et théologiques du discours sur l’élection dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in Deuteronomistic and Biblical Historiography. On “Book-Finding” and other Literary Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für die alttestamentliche Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 109, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et influences dans «l’historiographie» juive de la fin du VIIe s. av. notre ère jusqu’à l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes théologies à l’intérieur d’Exode 13,17-14,31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre Protestant d’Études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48/7-8, pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le message du peuple hébreu (I et II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49/50, pp.61-67, 31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit la Bible au sujet de la maladie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il délocaliser l’utopie ? A propos de la fonction prophétique de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Antiguo Testamento, una literatura de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecciones de Teología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.327-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evangile et Liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 94, pp.I-VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode 4,24-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire et Dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament. Une littérature de crise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 127 (4), pp.312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement et salut en Esaïe 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions Luthériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (1), pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches exégétiques du Deutéronome. Brève histoire de la recherche sur le Deutéronome depuis Martin Noth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et de philosophie religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.153-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous coupables? L’interprétation de la destruction de Jérusalem (587 av. J.-C.) dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers protestants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95 (3), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres d’exil et terres d’accueil. Quelques réflexions sur le judaïsme postexilique face à la Perse et à l’Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuphratène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des Nombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse 15 et les tensions de la communauté juive postexilique dans le cycle d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sages-femmes du Pharaon (Exode 1/15-22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baytdawid ou baytdwd? Une relecture de la nouvelle inscription de Tel Dan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Axel Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothéisme et réconciliation en Esaïe 40-55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi &amp; Vie, CB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113, 33 (4), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archaïque au subversif: le cas d’Exode 4/24-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 69, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer l’histoire en l’inventant. Formes et fonctions des “sommaires historiques” de l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin dans la tradition judéo-chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des A.R.I.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau dans l’exégèse historico-critique: l’exemple du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libresens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.248-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jugement de Dieu et la chute d’Israël selon Exode 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 91 (5), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “anciens” pères (Jér 11,10) et la “nouvelle” alliance (Jér 31,31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 59, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen 15 und Gen 17. Beobachtungen und Anfragen zu einem Dogma der “neueren” und “neuesten” Pentateuchkritik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielheimer Blätter zum Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 26, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte d’un mythe dans l’Ancien Testament: la création comme combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.561-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 31, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu de la situation actuelle des recherches sur le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de Joseph: Sources, corpus, unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, LXXXVI (3), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement deutéronomiste face à la royauté: monarchistes ou anarchistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 177, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël et son histoire d’après l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 61, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos. Les fondements de sa prophétie, ou : le problème de son &amp;quot;enracinement spirituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83, 23 (5), pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer le vrai du faux prophète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment devient-on prophète ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Apr 2011, Paris, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin d’Éden au jardin du Cantique des Cantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes clos: Cultures et jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Genève, Suisse. pp.205-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Walter Wolff und die Suche nach den Kerygmata der Erzählwerke in der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neu aufbrechen, den Menschen zu suchen und zu erkennen. Symposium anlässlich des 100. Geburtstages von Hans Walter Wolff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Heidelberg, Germany. pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interrogations sur l’avenir de la dynastie davidique aux époques babylonienne et perse et les origines d’une attente messianique dans les textes de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des messianismes juifs. Actes du colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne, Jun 2010, Paris, France. pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie solaire photovoltaïque et transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2023, Leçons inaugurales, 308, 978-2-7226-0604-3. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art neuf : la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Leçons inaugurales, 313, 978-2-7226-0623-4. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fin de mois et fin du monde : économie de nos responsabilités envers l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306, pp.88, 2022, Leçons inaugurales, 306, 978-2-7226-0601-2. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches autour de la Stèle de Mésha. Neue Forschungen zur Mescha-Stele. Kolloquium des Collège de France, des Musée du Louvre und des Deutschen Vereins zur Erforschung Palästinas anlässlich der 150. Wiederkehr der Entdeckung der Mescha-Stele,2. und 3. Oktober 2018, Collège de France, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Niehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Niehr, Herbert. Harrassowitz, 51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Bible peut en cacher une autre. Le conflit des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, 250 p., 2021, 978-2-227-49945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joseph Story Between Egypt and Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad and Bühler, Axel. Mohr Siebeck, 5, 2021, 978-3-16-160154-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/978-3-16-160154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu de la Bible, Dieu du Coran. Entretiens avec Jean-Louis Schlegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 2020, 978-2-02-142136-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Úvod do Starého Zákona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Mlýn, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Torah. Nouvelles rencontres, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, 2019, 978-2-89688-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter dieux et les hommes dans le Proche Orient ancien et dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. Leuven - Paris - Bristol, CT: Peeters, 287, 2019, 978-90-429-3973-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humensis, 4160, 2019, 978-2-13-081467-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Overwriting in the Books of Deuteronomy and the Former Prophets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Sergi, O. and Koch, I. Leuven - Paris - Bristol, CT: Peeters, CCCIV, 2019, 978-90-429-4000-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoteismo y poder: La construccion de Dios en la Biblia Hebrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEBILA, 2018, 978-9977-958-85-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Société et religion à Ougarit (Paris, Collège de France, 15-16 septembre 2016), Ugarit-Forschungen 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Matoïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt’s Role in the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben-Dor Evian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Ben-Dor Evian, S. Lexington, KY: Journal of Ancient Egyptian Interconnections, 18, 2018, 978-1-72078-041-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible. Comment elle a été écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lombard, 23, 2018, 978-2-8036-7101-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dieux et hommes: anges, démons et autres figures intermédiaires. Actes du colloque organisé par le Collège de France, Paris, les 19 et 20 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pfitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Uehlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Dufour, Bertrand and Pfitzmann, Fabian and Uehlinger, Christoph. Academic Press - Vandenhoeck &amp; Ruprecht, 2017, OBO 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2017, L'Ancien Testament commenté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, 2017, Points Histoire 531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ougarit, entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Matoïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France; Mission archéologique de Ras Shamra – Ougarit. Collège de France, 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabou et transgressions. Actes du colloque organisé par le Collège de France, Paris, les 11-12 avril 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Guichard, Michaël and Römer, Thomas. Academic Press; Vandenhoeck &amp; Ruprecht, 274, 2015, 978-3-525-54398-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse en version originale. Enquête sur le récit de la sortie d’Egypte (Exode 1-15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of God</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harvard University Press, 2015, 978-0-674-50497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère et repentirs divins. Actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. Academic Press; Vandenhoeck &amp; Ruprecht, 278, 2015, 978-3-525-54404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Entstehung des Alten Testaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Smend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Dietrich, et al. Kohlhammer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible, quelles histoires ! Les dernières découvertes, les dernières hypothèses. Entretien avec Estelle Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard - Labor et Fides, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil, 352 p., 2014, 978-2-02-108815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on prophète? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bürki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand, T. Römer et M. Bürki. Academice Press - Vandenhoeck &amp; Ruprecht, 265, 2014, 978-3-7278-1750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the Bible. Scribes, Scribalism and Script (Bible World)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, P. R. Davies et T. Acumen, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés pour le Pentateuque. Etat de la recherche et thèmes fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana V. Edelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. V. Edelman, et al. Labor et Fides, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung in das Alte Testament. Die Bücher der Hebräischen Bibel und die alttestamentlichen Schriften der katholischen, protestantischen und orthodoxen Kirchen Zürich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Römer, J.-D. Macchi et C. Nihan. Theologischer Verlag Zürich, 888 p., 2013, 978-3-290-17428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark God. Cruelty, Sex and Violence in the Old Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulist Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et sa punition dans les sociétés orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Mahé, Jean-Pierre. Leuven: Peeters, 2012, 978-90-429-2695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et leurs morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Hutzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Hutzli, Jürg. Fribourg: Academic Press, Göttingen: Vandenhoeck, 2012, 978-3-7278-1726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Books of Mose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Edelman Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sheffield - Bristol, CT: Equinox, 2012, 978-1-84553-684-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rückl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. Genève: Labor et Fides, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune héros. Recherches sur la formation et la diffusion d’un thème littéraire au Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Langlois, Michael. Fribourg: Academic Press - Göttingen: Vandenhoeck &amp; Ruprecht, 2011, 978-3-7278-1695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentateuch, Hexateuch, or Enneateuch? Identifying Literary Works in Genesis through Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dozeman Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman Thomas, B. and Römer, Thomas and Schmid, Konrad. Atlanta, GA: Society of Biblical Literature, 2011, 978-1-58983-542-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigo Testamento. História, escritura e teologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Saõ Paolo, SP: Edições Loyola, 2010, 978-85-15-03700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Loisy au Collège de France: Un colloque à l’occasion du centième anniversaire de son élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsler, Frédéric and Römer, Thomas. Lausanne: Revue de théologie et de philosophie, 142, 2010, 0035-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert de Pury, Die Patriarchen und die Priesterschrift/Les patriarches et le document sacerdotal. Gesammelte Studien zu seinem 70. Geburtstag/Recueil d’articles, à l’occasion de son 70e anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Römer, Thomas and Schmid, Konrad. Zürich: Theologischer Verlag, 2010, 978-3-290-17561-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur. Cruauté, sexe et violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 2009, 978-2-8309-1367-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Volokhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. Brill, 2009, 978-90-04-17953-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. Labor et Fides, 2009, 978-2-8309-1368-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cornes de Moïse. Faire entrer la Bible dans l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, Fayard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohohasin Hanunim: Guyaksungkyunge Natanan Hanunimui Sung, Janinsung, Pokryeok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Living with Scripture Publishers, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion al Antiguo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclée de Brouwer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinmeiki-shisho: Kyuyaku-seisho Ni Okeru Rekishisyo No Seiritsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Board of Publications. The United Church of Christ in Japan, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chamada história deuteronomista. Introduçao sociológica, histórica e literária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petrópolis: Editoria Vozes, 2008, 978-85-326-3755-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press/Peeters, 215, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Schmid, K. University Press, 203, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La homosexualidad en el Cercano Oriente Antiguo y la Biblia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyse Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communidad Teológica de México, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient and Modern Scriptural Historiography - L’historiographie biblique, ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Brooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G.J. and Römer, T. University Press/Peeters, 207, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Deuteronomio ai libri dei Re : introduzione storica, letteraria e sociologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’omosessualità nella Bibbia e nell’antico Vicino Oriente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyse Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida di lettura all’Antico Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. EDB, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première histoire d’Israël : l’Ecole deutéronomiste à l’oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smyth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la figure de Moïse. The Construction of the Figure of Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. Gabalda, 13, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psaumes interdits : du silence à la violence de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise, “omul care l-a întâlnit pe dumnezeu”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Univers, V, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skryty Buh. Sex, krutost a násilí ve Starém zákone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nakladatelství Mlyn, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la Bible hébraïque. La critique textuelle dans la Biblia Hebraïca Stuttgartensia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homosexualité dans le Proche-Orient ancien et la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 37, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The so-called Deuteronomistic history : a sociological, historical and literary introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T &amp; T Clark, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cammini della Saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torino: Claudiana, 2004, 978-8-7016-485-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Macchi, J.-D. and Nihan, C. Labor et Fides, 49, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie : du prophète au livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 2003, 2-88469-014-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose No Shogai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo: Sogensha, 2003, 978-4-422-21168-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse “lui que Yahvé a connu face à face”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. Gallimard, 424, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lati oscuri di Dio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudiana, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 19, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Press / Peeters, 2001, 978-90-429-0858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob : commentaire à plusieurs voix de Gen. 25-36. Mélanges offerts à Albert de Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, J.-D. and Römer, T. Labor et Fides, 44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Dios Enigmático : Sexo, Crueldad y Violencia en el Antiguo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEET-CIEETS, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Constructs Its History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. and Macchi, J.-D. Sheffield Academic Press, 306, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. University Press, 147, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Foundations : Historiography in the Ancient World and in the Bible. Essays in Honour of John Van Seters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mckenzie S.L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Römer T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, 294, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die sogenannte Thronfolgegeschichte Davids. Neue Einsichten und Anfragen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitätsverlag, Vandenhoeck &amp; Ruprecht, 2000, 978-3-525-53311-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la sagesse : Proverbes, Job, Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éd. du Moulin, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur : le sexe, la cruauté et la violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 27, 1998, 2-8309-0824-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham : nouvelle jeunesse d’un ancêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 28, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple élu et les autres. L’Ancien Testament entre exclusion et ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1997, 2230033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Jeremiah and Its Reception = Le livre de Jérémie et sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H.W. Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curtis, A.H.W. and Römer, T. Leuven University Press, 128, 1997, 978-90-6831-815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. and Macchi, J.-D. Labor et Fides, 34, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu obscur : le sexe, la cruauté et la violence dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 27, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la Bible hébraïque. La critique textuelle dans la Biblia Hebraica Stuttgartensia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, 1994, 978-2-8309-0753-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de Jérémie ou l’actualité permanente de la Parole de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio difficilior probabilior? L’exégèse comme expérience de décloisonnement. Mélanges offerts à Françoise Smyth-Florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heidelberg : Wiss.-theol. Seminar, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sagesse dans l’Ancien Testament. Proverbes, Job, Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moulin, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israels Väter. Untersuchungen zur Väterthematik im Deuteronomium und in der deuteronomistischen Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitätsverlag, Vandenhoeck &amp; Ruprecht, 1990, 978-3-525-53730-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (226)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: The Settlement History of Kiriath-Jearim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Finkelstein; Thomas Römer (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriath-Jearim, The Shumnis Family Excavations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph Series of the Sonia and Marco Nadler Institute of Archaeology (45), Eisenbrauns, pp.319-327, 2025, 978-1-64602-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Finkelstein; Thomas Römer (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim. The Shmunis Family Excavations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph Series of the Sonia and Marco Nadler Institute of Archaeology (45), Eisenbrauns, pp.1-17, 2025, 978-1-64602-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lilti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l’Europe, un enjeu démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2024, Conférences, 978-2-7226-0651-7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Aniconism? Representing the Gods of Ancient Israel and Judah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Children Draw Gods : a Multicultural and Interdisciplinary Approach to Children's Representations of Supernatural Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Springer International Publishing, pp.385-395, 2023, New Approaches to the Scientific Study of Religion, 978-3-030-94429-2. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94429-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Nussberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe constitutionnelle : une ou divisée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2023, Conférences, 978-2-7226-0614-2. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homo sapiens, une espèce invasive : leçon inaugurale prononcée le jeudi 13 janvier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0603-6. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécularisation européenne est-elle exceptionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Stolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samantha Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-338, 2022, Travaux du Collège de France, 978-2-415-00325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution, une espérance : leçon inaugurale prononcée le jeudi 4 novembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0596-1. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre fin de mois et fin du monde : économie de nos responsabilités envers l’humanité : leçon inaugurale prononcée le jeudi 9 décembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes et conditions extérieures des maladies et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0609-8. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : le mythe comme métaphore : leçon inaugurale prononcée le jeudi 30 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0597-8. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réimaginer nos interactions avec le monde numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2022, 978-2-7226-0610-4. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers religieux de la stèle de Mésha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niehr, Herbert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches autour de la Stèle de Mésha. Neue Forschungen zur Mescha-Stele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Harrassowitz, pp.277-292, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations et monothéisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pirenne-Delforge, Vinciane and Quintana-Murci, Lluís. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations: questionner l’identité et la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.199-210, 2021, 978-2-415-00030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Moses and Aaron and the Question of the Composition of the Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeon, Jaeyoung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Groups behind the Pentateuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, SBL Press, pp.55-72, 2021, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv28w3d6z.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How “Persian” or “Hellenistic” is the Joseph Narrative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad and Bühler, Axel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joseph Story Between Egypt and Israel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Mohr Siebeck, pp.35-53, 2021, 978-3-16-160153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compilation et la clôture de la Torah. Éléments pour comprendre la construction du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rohmer, Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des canons bibliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Olivétan, pp.25-48, 2021, 978-2-35479-583-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between the Philistines and the Israelites in the Ark Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. M. Lemos; Jordan D. Rosenblum; Karen B. Stern; Debra Scoggins Ballentine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With the Loyal You Show Yourself Loyal, Essays on Relationships in the Hebrew Bible in Honor of Saul M. Olyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Society of Biblical Literature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2021, Ancient Israel and Its Literature, 978-1-62837-401-8. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1hp5hcq.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroboam II and the Invention of Northern Sanctuaries and Foundation Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubovsky, P. and Giuntoli, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stones, Tablets, and Scrolls. Periods of the Formation of the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Mohr Siebeck, pp.127-140, 2020, 978-3-16-158299-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">539 avant notre ère. Le début de l’empire perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savy, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF - Humensis, pp.37-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Excavations at Kiriath-jearim and the Ark Narrative in the Books of Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalaily, Hamoudi and Re’em, Amit and Vardi, Jacob and Milevski, Ianir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Israel Antiquities Authority, pp.313-331, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The So-Called Deuteronomistic History and Its Theories of Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelle, Brad E. and Strawn, Brent A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the Historical Books of the Hebrew Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.303-322, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles et fonctions de l’arche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Béré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Exégètes : mélanges en hommage à Monsieur le Cardinal Laurent Monsengwo Pasinya à l'occasion de ses 80 ans (1939-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), G&amp;B Press, pp.5-35, 2020, 8876537252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles et fonctions de l’Arche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béré, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des Exégètes. Mélanges en hommage à Monsieur le Cardinal Laurent Monsengwo Pasinya à l’occasion de ses 80 ans (1939-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l’ITCJ - Gregorian &amp; Biblical Press, pp.205-234, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham and Moses, A (not so) Friendly Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Čapek, Filip and Sláma, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">And God Saw That It Was Good (Gen 1:2). The Concept of Quality in Archaeology, Philology and Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, LIT Verlag, pp.99-109, 2020, 978-3-643-91185-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auszug aus Ägypten oder Pilgerreise in die Wüste? Überlegungen zur Konstruktion der Exodustradition(en)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ebach, R. and Leuenberger, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition(en) im alten Israel. Konstruktion, Transmission und Transformation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.89-107, 2019, 978-3-16-154804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Conversion of Naaman, Chief of the Aramean Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berlejung, A. and Maeir, A. M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Israel and Aram. Autonomy, Independence and Related Issues. Proceedings of the First Annual RIAB Center Conference, Leipzig, June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Mohr Siebeck, pp.105-119, 2019, 978-3-16-157719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Rendtorff und das überlieferungsge-schichtliche Problem des Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im Spannungsfeld von Universität und Politik, Kirche und Israel. Studien zu Leben, Werk und Wirkung von Rolf Rendtorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179, Vandenhoeck &amp; Ruprecht, pp.59-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph, inventeur du capitalisme (Gn 47,13-26): enjeux économiques et politiques dans un ajout à l’histoire de Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. and Titus, P. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bible et Politique. Hommage au Professeur Olivier Artus pour son 65ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATC Publishers, pp.17-34, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim, Kiriath-baal/Baalah, Gibeah: A Geographical-History Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koch, Ido and Sergi, Omer and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing, Rewriting and Overwriting in the Books of Deuteronomy and the Former Prophets, Essays in Honour of Cynthia Edenburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCCIV, Peeters, pp.211-222, 2019, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1q26k4b.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King David taken over by Josiah, Moses and Abraham - Dealing with the Davidic Dynasty in the Persian Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fröhlich, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David in Cultural Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.141-162, 2019, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1q26stk.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical Historiography and History: The Book of Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ro, J. U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Story and History. The Kings of Israel and Judah in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Mohr Siebeck, pp.53-65, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremiah and the Ark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">West, J. and Lemche, N. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeremiah in History and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.60-70, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriath-jearim and the List of Bacchides Forts in 1 Maccabees 9:50-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelet-Barkat, O. and Zelinger, Y. and Uziel, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Peace: Fortifications, Conflicts and their Aftermaths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, Hebrew University of Jerusalem, pp.7*-17*, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baal et Yhwh face à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Matoïan; Giovanni Mazzini; Wilfred G. E. Watson; Nicolas Wyatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ugarit–Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48 (2017), Ugarit-Verlag, pp.807-817, 2019, 978-3-86835-259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katastrophengeschichte oder Kultgründungslegende? Gedanken zur Funktion der ursprünglichen Ladeerzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krause, Joachim J. and Oswald, Wolfgang and Weingart, Kristin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eigensinn und Entstehung der Hebräischen Bibel. Erhard Blum zum siebzigsten Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.259-274, 2019, 978-3-16-156384-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation du temps dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de Dieu, temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Cerf, pp.7-18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il interdire les images divines? Les origines et fondements idéologiques de l’interdiction des images de Yhwh dans le judaïsme naissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible : Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.197-211, 2019, 978-90-429-3973-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organización del tiempo en la Biblia hebrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramond, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiempo de Dios, tiempo de los hombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Verbo Divino, pp.7-18, 2019, 978-84-9073-507-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die politische Funktion der vorpriesterlichen Abrahamtexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brett, M. G. and Wöhrle, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of the Ancestors. Exegetical and Historical Perspectives on Genesis 12–36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Mohr Siebeck, pp.211-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité du Traité théologico-politique de Spinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosseau, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinoza, Traité théologico-politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H&amp;O éditions, pp.7-9, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Centralization and the Publication of the Torah Between Jerusalem and Samaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kartveit, M. and Knoppers, G. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bible, Qumran, and the Samaritans: Proceedings of the Research Group “Samaritan Studies” at IOSOT, Stellenbosch 2016 (Studia Samaritana 10/STJ 104)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104/10, de Gruyter, pp.79-92, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph and the Egyptian Wife (Genesis 39): A Case of Double Supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olyan, S. M. and Wright, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supplementation and the Study of the Hebrew Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Brown University, pp.69-83, 2018, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvvnhmb.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuality in the Hebrew Bible? Some Thoughts on Lev 18 and 20; Gen 19 and the David-Jonathan Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahavah. Die Liebe Gottes im Alten Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Evangelische Verlagsanstalt, pp.213-231, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concepts of “Counter-History” and Mnemohistory Applied to Biblical Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keady, J. M. and Klutz, Todd and Strine, C. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripture as Social Discourse: Social-Scientific Perspectives on Early Jewish and Christian Writings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;T Clark, Bloomsbury, pp.37-50, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes en dehors du temple de Jérusalem selon Ezéchiel 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Patrick Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rites aux portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.123-132, 2017, EGeA 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khirbet Qeiyafa – Some Thoughts of a Biblical Scholar. Response to Yosef Garfinkel and Aren Maeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schroer, Silvia and Münger, Stefan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khirbet Qeiyafa in the Shephelah. Papers Presented at a Colloquium of the Swiss Society for Ancient Near Eastern Studies Held at the University of Bern, September 6, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandehoeck &amp; Ruprecht, pp.73-85, 2017, OBO 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Josiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lipschits, Oded and Gadot, Yuval and Adams, Matthew J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Israel. Studies in the History and Archaeology of Ancient Israel in Honor of Israel Finkelstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eisenbrauns, pp.329-340, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les Hébreux ont-ils créé Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dortier, Jean-François and Testot, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Religions. Des origines au IIIe millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines Éditions, pp.237-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Dufour, Bertrand and Pfitzmann, Fabian and Uehlinger, Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre dieux et hommes: anges, démons et autres figures intermédiaires. Actes du colloque organisé par le Collège de France, Paris, les 19 et 20 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.255-264, 2017, OBO 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revelation of the Divine Name to Moses and the Construction of a Memory About the Origins of the Encounter Between Yhwh and Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Levy Thomas, E. and Schneider, Thomas and Propp William, H.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel’s Exodus in Transdisciplinary Perspective. Text, Archaeology, Culture and Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-315, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité juive en construction et son rapport à la terre. La naissance du Pentateuque comme document fondateur du judaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tenreiro, Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et protestants. Une fraternité exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Olivétan, pp.58-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre dans la Bible hébraïque, entre histoire et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baechler, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.31--39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vermeylen (1942-2015). La Bible au crible de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cannuyer, Christian and Vialle, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les naissances merveilleuses en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Belge d’Etudes Orientales, pp.xiii--xx, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot, l’hospitalité et l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Guichard, Michaël and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabou et transgressions. Actes du colloque organisé par le Collège de France, Paris, les 11-12 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.135-144, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yhwh peut-il changer d’avis? Arbitraire, colère, repentir, compassion divins dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colère et repentirs divins. Actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.313-324, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon and Authority: A Biblical Perspectve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheng, Anne and Morier-Genoud, Damien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letures et Usages de la Grande Etude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France. Institut des Hautes Etudes Chinoises, pp.17-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie et les Eglises entre exclusion et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourquin, Yvan and Charras Sancho, Joan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil radical. Ressources pour une Eglise inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.7-11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschija, Moses und Abraham als Erben Davids. Der Umgang mit der davidischen Dynastie in der persischen Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeming, Manfred and Slàma, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A King like All the Nations? Kingdoms of Israel and Judah in the Bible and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.85--101, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joseph Story in the Book of Genesis: Pre-P or Post-P?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuntoli, Federico and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Post-Priestly Pentateuch. New Perspectives on its Redactional Development and Theological Profiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.185-201, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Deuteronomistic History to Nebiim and Torah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Himbaza, Innocent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Biblical Text. Textual Studies in the Hebrew and Greek Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press - Vandenhoeck &amp; Ruprecht, pp.1--18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Moses Berufung zur Spaltung des Meers. Üeberlegungen zur priesterschriftlichen Version der Exoduserzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hartenstein, Friedhelm and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abschied von der Priesterschrift? Zum Stand der Pentateuchdebatte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelische Verlagsanstalt, pp.134-160, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and the Status of Evil According to the Hebrew Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jourdan, Fabienne and Hirsch-Luipold, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Wurzel allen Übels. Vorstellungen Über die Herkunft des Bösen und Schlechten in der Philosophie und Religion des 1.-4. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.53-66, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua’s Encounter with the Commander of Yhwh’s Army (Josh 5:13-15): Literary Construction or Reflection of a Royal Ritual?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelle, Brad E. and Ames, Frank Ritchel and Wright, Jacob L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warfare, Ritual, and Symbol in Biblical and Modern Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.49-63, 2014, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wqb3g.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose und die Frauen in Exodus 1-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achenbach, Reinhard and Ebach, Ruth and Währle, Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege der Freiheit. Zur Entstehung und Theologie des Exodusbuches. Die BeitrÃ¤ge eines Symposiums zum 70. Geburtstag von Rainer Albertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TVZ, pp.73-86, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Call of Moses to the Parting of the Sea. Reflections on the Priestly version of the Exodus Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman Thomas, B. and Evans Craig, A. and Lohr Joel, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Exodus. Composition, Reception and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.121-150, 2014, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004282667_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible et Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livres des Egyptes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.293-306, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich, Walter and Mathys, Hans-Peter and Römer, Thomas and Smend, Rudolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Entstehung des Alten Testaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kohlhammer, pp.52-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of the Book of Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Diana, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuteronomy - Kings as Emerging Authoritative Books. A Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.187-201, 2014, 978-1-58983-913-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Baal d’Ougarit et le Yahvé biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordreuil, P. and Ernst-Pradal, F. and Masetti-Rouault, M. G. and Rouillard-Bonraisin, H. and Zink, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures mises au jour sur le site antique d’Ougarit (Syrie) et leur déchiffrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.33-42, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prophet to Scribe: Jeremiah, Huldah and the Invention of the Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. R. Davies; Thomas Römer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing the Bible. Scribes, Scribalism and Script</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acumen; Routledge, pp.86-96, 2013, 9781315487212. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315487212-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Higher Criticism”: The Historical and Literary-critical Approach - with Special Reference to the Pentateuch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sæbø, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible/Old Testrament. The History of Its Interpretation. III: From Modernism to Post-Modernism (The Nineteenth and Twentieth Centuries). Part 1: The Nineteenth Century - a century of Modernism and Historicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandehoeck &amp; Ruprecht, pp.393-423, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt Nostalgia in Exodus 14 - Numbers 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frevel, C. and Pola, T. and Schaart, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torah in the Book of Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Mohr Siebeck, pp.66-86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses, the Royal Lawgiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, D. V. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remembering Biblical Figures in the Late Persian and Early Hellenistic Periods. Social Memory and Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.81-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fieger, M. and Krispenz, J. and Lanckau, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wörterbuch alttestamentlicher Motive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissenschaftliche Buchgesellschaft, pp.162-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux repas “en miroir” dans l’histoire de Joseph (Gn 37-50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grappe, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête, repas, identité. Hommage à Alfred Marx à l’occasion de son 70e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, pp.15-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du roi en Deutéronome 17 et ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artus, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loi et justice dans la Littérature du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.99-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Models of Identity and the Publication of the Torah in the Persian Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertz, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Cooperation and Hostility. Multiple Idntities in Ancient Judaism and the Interaction with Foreign Powers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.33-51, 2013, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/9783666550515.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan et l’exégèse historicio-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurens, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Renan. La science, la religion, la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.145-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au prophète. Stratégies rédactionnelles dans le rouleau prémassorétique de Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.255-282, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et les ossements des morts dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Hutzli, Jürg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et leurs morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fribourg: Academic Press, Göttingen: Vandenhoeck &amp; Ruprecht, pp.175-185, 2012, 978-3-7278-1726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du monde a déjà eu lieu: Récits de catastrophes dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bornet, Ph. and Clivaz, C. and Durisch Gauthier, N. and Hertig, Ph. and Meylan, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du monde. Analyses plurielles d’un motif religieux, scientifique et culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.27-41, 2012, 978-2-8309-1488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Traditions in the Hebrew Bible outside the Book of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Craig, A. and Lohr Joel, N. and Petersen david, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Genesis. Composition, Reception, and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden - Boston: Brill, pp.159-180, 2012, 978-90-04-22653-1. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004226579_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible as Crisis Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berlejung, Angelika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster and Relief Management. Katastrophen und ihre Bewältigung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tübingen: Mohr Siebeck, pp.157-177, 2012, 978-3-16-151706-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité du Livre dans les trois parties de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clivaz, Claire and Combet-Galland, Corina and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures et Réécritures. La reprise interprétative des traditions fondatrices par la littérature biblique et extra-biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leuven: Peeters, pp.83-102, 2012, 978-90-429-2636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des livres prophétiques: enjeux et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Nihan, Christophe and Römer, Thomas and Rückl, Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recueils prophétiques de la Bible. Origines, milieux, et contexte proche-oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.9-27, 2012, 978-2-8309-1436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la mort. Les réponses de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérès, Jacques-Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques autour de la mort, enjeux oecuméniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Desclée de Brouwer, pp.63-80, 2012, 978-2-220-06441-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-Pentateuchal Biblical Evidence for the Existence of a Pentateuch? The Case of the “Historical Summaries”, Especially in the Psalms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Schmid, Konrad and Schwartz, Baruch J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pentateuch. International Perspectives on Current Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tübingen: Mohr Siebeck, pp.471-488, 2011, 978-3-16-150613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dieux rendent visite aux hommes (Gn 18-19). Abraham, Lot et la mythologie grecque et proche-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prescendi, Francesca and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l’historien des religions. Mélanges offerts à Philippe Borgeaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.615-626, 2011, 978-2-8309-1428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la “vérité” des récits bibliques sur l’origine du monde et de l’homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bornet, Philippe and Clivaz, Claire and Durisch Gauthier, Nicole and Fawer Caputo, Christine and Voegeli, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et Dieu créa Darwin. Théorie et évolution du créationnisme en Suisse aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève: Labor et Fides, pp.59-74, 2011, 978-2-8309-1410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham and the “Law and the Prophets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carstens, Pernille and Lemche Niels, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reception and Remembrance of Abraham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piscataway, NJ: Gorgias, pp.103-118, 2011, 978-1-4632-0054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Books (teuchs): Pentateuch, Hexateuch, Deuteronomistic History, or Enneateuch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Römer, Thomas and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pentateuch, Hexateuch, or Enneateuch? Identifying Literary Works in Genesis through Kings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, GA: Society of Biblical Literature, pp.25-42, 2011, 978-1-58983-542-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse a-t-il l’étoffe d’un héros? Observations bibliques et extra-bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Römer, Thomas and Langlois, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeune héros. Recherches sur la formation et la diffusion d’un thème littéraire au Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fribourg - Göttingen: Academic Press - Vandenhoeck &amp; Ruprecht, pp.225-241, 2011, 978-3-7278-1695-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitologia del Mediterraneo e del Vicino Oriente: sguardi incrociati sull‘origine dell‘umanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, P. and Prescendi, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religioni antiche. Un‘introduzione comparata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 721, Carocci editore, pp.105-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das deuteronomistische Geschichtswerk und die Wüstentraditionen der Hebräischen Bibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stipp, Hermann-Josef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das deuteronomistische Geschichtswerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frankfurt a.M., Berne, Bruxelles..: Peter Lang, pp.55-88, 2011, 978-3-631-60694-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qumran and Biblical Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dávid, Nóra and Lange, Armin and De Troyyer, Kristin and Tzoref, Shani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hebrew Bible in Light of the Dead Sea Scrolls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttingen: Vandenhoeck &amp; Ruprecht, pp.137-142, 2011, 978-3-525-53555-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits des pratiques magiques et divinatoires dans le livre du Deutéronome (Dt 18,9-13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie et divination dans les cultures de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Maisonneuve, pp.73-85, 2010, 978-2-7200-1163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monothéismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur le Dieu unique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.7-17, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et Bible: Naissance d’une identité porteuse d’un universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité en panne ou en devenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peuple Libre, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.150-244, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Caquot et le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riaud, Jean and Chaieb, Marie-Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’oeuvre d’un orientaliste: André Caquot (1923-2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.71-82, 2010, 978-2-7453-2056-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1, 2 Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coogan Michael, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Oxford Annotated Bible. New Revised Standard version With the Apocrypha. Fully revised Forth Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.485-574, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penna, Romano and Perego, Giacomo and Ravasi, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temi teologici della Bibbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Paolo, pp.340-348, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book-Endings in Joshua and the Question of the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noll, K.L. and Schramm, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raising Up a Faithful Exegete. Essays in honor of Richard D. Nelson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winona Lake, IN: Eisenbrauns, pp.85-99, 2010, 978-1-57506-201-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decalogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Penna, Romano and Perego, Giacomo and Ravasi, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temi teologici della Bibbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Paolo, pp.306-312, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fragments d’Artapan cités par Alexandre Polyhistor dans la Préparation Evangélique d’Eusèbe. Traduction et commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Volokhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.25-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.246-315, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis 27-36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krieg, Matthias and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erklärt: Der Kommentar zur Zürcher Bibel. Band 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zürich: TVZ, pp.89-119, 2010, 978-3-290-17425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse: un héros royal entre échec et divinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, Philippe and Römer, Thomas and Volokhine, Youri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de Moïse : Égypte, Judée, Grèce et Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Brill, pp.187-198, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of the Twelve - Fact and Fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Zvi, Ehud and Nogalski James, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Sides of a Coin: Juxtaposing Views on Interpreting the Book of the Twelve/the Twelve Prophetic Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gorgias Press, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provisorische Überlegungen zur Entstehung von Exodus 18 – 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achenbach, R. and Arneth, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„Gerechtigkeit und recht zu üben“ (Gen 18,19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Wiesbaden: Harrassowitz, pp.128-154, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Son of Joseph and Son of David, in the Gospels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rückl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tait, Michael and Oakes, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Torah in the New Testament. Papers Delivered at the Manchester-Lausanne Seminar of June 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;T Clark International, pp.65-81, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire biblique - mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magne de la Croix, Petra and Janus, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elargir les horizons. Les conférences 2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7’ Avenir, pp.23-41, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exodus Narrative According to the Priestly Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shectman, Sarah and Baden, Joel S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Strata of the Priestly Writings. Contemporary Debate and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TVZ, pp.157-174, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaction Criticism: 1 Kings 8 and the Deuteronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LeMon Joel, M. and Richards Kent, Harold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Method Matters, Essays on the Interpretation of the Hebrew Bible in Honor of David L. Petersen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.63-76, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Verbot magischer und mantischer Praktiken im Buch Deuteronomium (Dtn 18,9-13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naumann, Thomas and Hunziker-Rodewald, Regine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasynchron. Beiträge zur Exegese, Theologie und Rezeption der Hebräischen Bibel (FS W. Dietrich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kohlhammer, pp.311-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formation of the Book of Jeremiah as a Supplement to the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, D. V. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Production of Prophecy. Constructing Prophecy and Prophets in Yehud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London-Oakville, CT: Equinox, pp.168-183, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Anfänge judäischer Geschichtsschreibung im sogenannten Deuteronomistischen Geschichtswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frey, Jörg and Rothschild Clare, K. and Schröter, Jens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Apostelgeschichte im Kontext antiker und frühchristlicher Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. de Gruyter, pp.51-76, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat actuel sur la formation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.85-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature sapientiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.579-589, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du Pentateuque et la construction d’une identité en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artus, Olivier and Ferry, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité dans l’Ecriture. Hommage au professeur Jacques Briend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.21-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Richard Nelson, Steven McKenzie, Eckart Otto, and Yairah Amit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Person Jr Ray, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Conversation With Thomas Römer, The So-Called Deuteronomistic History: A SociologicalL, Historical and Literary Introduction (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (17), T. &amp; T. Clark, pp.36-49, 2009, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5508/jhs.2009.v9.a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses, the Only Mediator? The Question of the Origin of the Two Decalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pakkala, Juha and Nissinen, Martti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houses Full of All Good Things. Essays in Memory of Timo Veijola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Exegetical Society, Vandenhoeck &amp; Ruprecht, pp.27-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, médiateur par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.112-123, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la périphérie au centre : les livres du Lévitique et des Nombres dans le débat actuel sur le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Books of Leviticus and Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, University Press/Peeters, pp.3-34, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon d’après les Deutéronomistes: un roi ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtert, C. and Nocquet, Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roi Salomon: un héritage en question. Hommage à Jacques Vermeylen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lessius, pp.98-130, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.7-16, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodusmotive und Exoduspolemik in den Erzvätererzählungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kottsieper, Ingo and Schmitt, Rainer and Wöhrle, Jakob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berührungspunkte. Studien zur Sozial- und Religionsgeschichte Israels und seiner Umwelt. Festschrift für Rainer Albertz zu seinem 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ugarit-Verlag, pp.3-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine du canon biblique et l’invention d’une autorité scripturaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagnon, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’autorité. Colloque annuel du Collège de France 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.123-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualität in der Hebräischen Bibel? Einige Überlegungen zu Leviticus 18 und 20, Genesis 19 und der David-Jonathan-Erzählung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauks, Michaela and Liess, Kathrin and Riede, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Was ist der mensch, dass du seiner gedenkst ? (Psalm 8,5). Aspekte einer theologischen Anthropologie. Festschrift für Bernd Janowski zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neukirchener, pp.435-454, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la Méditerranée et du Proche-Orient : regards croisés sur l’origine de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borgeaud, P. and Prescendi, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions antiques. Une introduction comparée : Egypte - Grèce - Proche-Orient - Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.121-148, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès II, pharaon de l’Exode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la Bible doit à l’Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.105-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des meurtres et des guerres: le Dieu de la Bible hébraïque aime-t-il la violence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu est-il violent?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.35-57, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Moïse (Deut 34) et la naissance de la première partie du canon biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander, P. and Kaestli, J.-D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canon of Scripture in Jewish and Christian Tradition / Le canon des Écritures dans les traditions juive et chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Editions du Zèbre, pp.27-39, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du Pentateuque, de l’Hexateuque et de l’Ennéateuque : investigations préliminaires sur la formation des grands ensembles littéraires de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, University Press, pp.9-34, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pentateuque, Hexateuque, Ennéateuque : exposé du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Schmid, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dernières rédactions du Pentateuque, de l’Hexateuque et de l’Ennéateuque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, University Press, pp.1-7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires des Patriarches et la légende de Moïse: une double origine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la Bible saisit-elle l’histoire? XXIe congrès de l’Association catholique française pour l’étude de la Bible (Issy-les-Moulineaux, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, Éd. du Cerf, pp.155-196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guerres de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la figure de Moïse : The Construction of the Figure of Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Gabalda, pp.169-193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une “vie de Moïse” dans la Bible hébraïque et chez quelques auteurs hellénistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G. J. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient and Modern Scriptural Historiography - L’historiographie biblique, ancienne et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, University Press, pp.109-125, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel’s Sojourn in the Wilderness and the Construction of the Book of Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rezetko, R. and Lim, T.H. and Aucker, W.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflection and Refraction : Studies in Biblical Historiography in Honour of A. Graeme Auld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, Brill, pp.419-445, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires des Patriarches et la légende de Moïse: une double origine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la Bible saisit-elle l’histoire?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.155-196, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.51-56, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exodus 3-4 und die aktuelle Pentateuchdiskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roukema, Riemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interpretation of Exodus. Studies in Honour of Cornelis Houtman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.65-79, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entstehungsphasen des “deuteronomistischen Geschichtswerkes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witte, M. and Schmid, K. and Prechel, D. and Gertz, J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deuteronomistischen Geschichtswerke. Redaktions- und religionsgeschichtliche Perspektiven zur “Deuteronomismus”-Diskussion in Tora und Vorderen Propheten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 365, Walter de Gruyter, pp.45-70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Yahwist: A Short History of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozeman, Thomas B. and Schmid, Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Farewell to the Yahwist? The Composition of the Pentateuch in Recent European Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Biblical Literature, pp.9-27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mose in Äthiopien : zur Herkunft der Num 12,1 zugrunde liegenden Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beck, M. and Schorn, U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf dem Weg zur Endgestalt von Genesis bis II Regum : Festschrift Hans-Christoph Schmitt zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 370, Walter de Gruyter, pp.203-215, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux “décalogues” et la loi de Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abadie, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Écriture : hommage à Pierre Gibert s.j. offert par la Faculté de Théologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Éd. Lessius, pp.47-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du livre de la Genèse et la fin des livres des Rois: ouvertures vers la Diaspora. Quelques remarques sur le Pentateuque, l’Hexateuque et l’Ennéateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Böhler, D. and Himbaza, I. and Hugo, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecrit et l’Esprit. Etudes d’histoire du texte et de théologie biblique en hommage à Adrain Schenker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, Academic Press - Vandenhoeck &amp; Ruprecht, pp.285-294, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire deutéronomiste (Deutéronome - 2 Rois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Genève, Labor et Fides, pp.234-250, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.196-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du Pentateuque : histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.67-84, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.383-398, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Centralization in Deuteronomy 12 : Between Deuteronomistic History and Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto, E. and Achenbach, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Deuteronomium zwischen Pentateuch und Deuteronomistischem Geschichtswerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 206, Vandenhoeck &amp; Ruprecht, pp.168-180, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Dieu dans les traditions du séjour d’Israël dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bons, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement dans l’un et l’autre Testament. Vol I: Mélanges offerts à Raymond Kuntzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Ed. du Cerf, pp.63-80, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargon, Moïse, Jésus, Superman et Matrix : syncrétisme religieux et art populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renna, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syncrétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Paul, pp.13-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.251-263, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat actuel sur la formation du Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, T. and Macchi, J.-D. and Nihan, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.85-113, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Macchi, Jean-Daniel and Nihan, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Labor et Fides, pp.345-358, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Form-Critical Problem of the So-Called Deuteronomistic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweeney, M. A. and Ben Zvi, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing Face of Form Criticim for the Twenty-First Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eerdmans, pp.240-252, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thématique de l’Exode dans les récits patriarcaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible en récits : l’exégèse biblique à l’heure du lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Labor et Fides, pp.186-195, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac e Ismael. ¿Competidores o coherederos de la promesa ? Una lectura de Génesis 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrero, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunidades en Crisism : Simposio biblico sobre el concepto de crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DM/Centro de Información y Estudio « Augusto Riech », pp.44-53, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N, Narbel and E, Grandjean and de Montmollin, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissances divines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.64-70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule maison pour le Dieu unique ? La centralisation du culte dans le Deutéronome et dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Focant, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle maison pour Dieu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cerf, pp.49-80, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dieu de la Bible est-il le Dieu d’un peuple ou le Dieu de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altizer, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Dieu vivant : mélanges offerts à André Gounelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Van Dieren, pp.299-313, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence de Dieu, violence des hommes : la question de la violence dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eslin, J.-C. and Cornu, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible : 2000 ans de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.470-479, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing Magicians in Exodus 7-9: Interpreting Magic in Priestly Theology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klutz, Todd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magic in the Biblical World. From the Rod of Aaron to the Ring of Solomon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T &amp; T Clark International - Continuum, pp.12-22, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, Jérémie, Ezéchiel et l’inspiration prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.82-91, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question: position du problème et brève histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Labor et Fides, pp.9-80, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham, Isaac et Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.48-53, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienheureux l’homme qui se plaît dans la loi de Yahvé. Psaume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1340-1342, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation du débat actuel sur le Pentateuque : le Pentateuque toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Labor et Fides, pp.VII-XXXIX, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Buch Numeri und das Ende des Jahwisten : Anfragen zur “Quellenscheidung” im vierten Buch des Pentateuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertz, J.C. and Schmid, K. and Witte, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abschied vom Jahwisten : die Komposition des Hexateuch in der jüngsten Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 315, de Gruyter, pp.215-231, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque toujours en question : bilan et perspectives après un quart de siècle de débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemaire, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Volume Basel 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Brill, pp.343-374, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P, Gibert and Marguerat, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, vingt-six portraits bibliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.125-134, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers toi, Yahvé, j’appelle. Psaume 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tardan-Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1173-1175, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que ton nom est magnifique par toute la terre. Psaume 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1238-1239, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanité des Vanités, tout est Vanité. Qohéleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.931-933, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu aimeras ton prochain comme toi-même. Lévitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1530-1533, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te commande d’aimer le Seigneur ton Dieu. Deutéronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard,, pp.1499-1501, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie exodique dans les récits patriarcaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuntzmann, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie biblique : de quelques figures vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.49-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Suis m’a envoyé vers vous. Exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1020-1023, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici, l’oeil de Yahvé est sur ceux qui le craignent. Psaume 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1054-1056, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul ne t’est comparable, Yahvé. Jérémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.992-994, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour moi, ni tranquillité, ni cesse, ni repos. Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1455-1460, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici que me fit voir le Seigneur Yahvé. Amos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tardan-Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1260-1263, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commandements que je te donne tu les répéteras à tes fils. Deutéronome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenoir, F. and Tardan-Masquelier, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre des Sagesses. L’aventure spirituelle de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.1553-1555, 2002, 2-227-47536-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament est-il monothéiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emery, G. and Gisel, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le christianisme est-il un monothéisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Labor et Fides, pp.72-92, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse 32,2-22 : préparations d’une rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macchi, Jean-Daniel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacob : commentaire à plusieurs voix de Gen. 25-36. Mélanges offerts à Albert de Pury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, Labor et Fides, pp.181-196, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zu den wichtigsten Problemen der sogenannten Thronnachfolgegeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, A. and Römer, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die sogenannte Thronfolgegeschichte Davids : neue Einsichten und Anfragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Universitätsverlag, pp.1-3, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler du Dieu de l’Ancien Testament?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasbleis, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible. Lectures, Etudes, Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Bible et Culture, pp.79-95, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration, une subversion : l’histoire de Joseph (Gn 37-50) et les romans de la diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brooke, G. and Kaestli, J.-D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrativity in Biblical and Related Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 149, University Press/Peeters, pp.17-29, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines des messianismes juif et chrétien : transformations de l’idéologie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attias, J.-C. and Gisel, P. and Kaennel, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messianismes : variations sur une figure juive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Labor et Fides, pp.13-29, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomy in Search of Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knoppers, G.N. and McConville, J.G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Israel and Judah : Recent Studies on the Deuteronomistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Eisenbrauns, pp.112-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There A Deuteronomistic Redaction in the Book of Jeremiah?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Constructs Its History. Deuteronomistic History in Recent Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Academic Press, pp.399-421, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Patriarches et les Matriarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesnel, M. and Gruson, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et sa culture. Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.80-100, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fille de Jephté entre Jérusalem et Athènes : réflexions partir d’une triple intertextualité en Juges 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerat, D. and Curtis, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités : la Bible en échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Labor et Fides, pp.30-42, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Temple au Livre : l’idéologie de la centralisation dans l’historiographie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S.L. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Foundations : Historiography in the Ancient World and in the Bible. Essays in Honour of John Van Seters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294, de Gruyter, pp.207-225, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école deutéronomiste et la formation de la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronoistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, University Press/Peeters, pp.179-193, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament légitime-t-il un “droit du sol” ou un “droit du sang”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentative de l’extrême droite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reveil Publications, Eglise Réformée de France, pp.27-35, 2000, 978-2-902916-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christian Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesnel, M. and Gruson, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et sa culture. Ancien Testament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desclée de Brouwer, pp.189-207, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuteronomistic Historiography (DH) : History of Research and Debated Issues. Is There a Deuteronomistic Redaction in the Book of Jeremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Constructs its History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 306, Sheffield Academic Press, pp.24-141, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Future for the Deuteronomistic History?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of the Deuteronomistic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, University Press/Peeters, pp.VII-X, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Did Jeremiah Become a Convert to Deuteronomistic Ideology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S. L. and Schaering, L. S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Those Elusive Deuteronomists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 268, Sheffield Academic Press, pp.189-199, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible comme réservoir de construction de l’histoire juive : quelques réflexions à partir de l’article d’Esther Benbassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attias, J.-C. and Gisel, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le judaïsme à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Labor et Fides, pp.35-41, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué, lecteur de la Torah (Jos 1,8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schunck, K. D. and Augustin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lasset uns Brücken bauen..”. Collected Communications on the XVth Congress of the International Organization for the Study of the OT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, P. Lang, pp.117-124, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres 11-12 et la question d’une rédaction deutéronomique dans le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vervenne, M. and Lust, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuteronomy and Deuteronomic Literature. Festschrift C.H.W. Brekelmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.481-498, 1997, 978-90-6831-936-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversion du prophète Jérémie à la théologie deutéronomiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curtis, A. H. W. and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Book of Jeremiah and Its Reception - Le livre de Jérémie et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, Peeters, pp.27-50, 1997, 978-90-6831-815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est Abraham ? Les différentes figures du patriarche dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abraham : nouvelle jeunesse d’un ancêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Labor et Fides, pp.13-33, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes conceptions de la création dans la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Detoeuf, M.S. and Benech, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de commencement, questions d’aujourd’hui. Sorbonne, 5 octobre 1996. Comptes rendus du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLACS, pp.33-46, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sages-femmes du Pharaon et la “crainte de Dieu” (Exode 1,15-22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin, M. and Schunck, K.D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Dort ziehen Schiffe dahin ..”. Collected Communications to the XIVth Congress of the International Organization for the Study of the OT, Paris 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, P. Lang, pp.183-190, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation du Pentateuque selon l’exégèse historico-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, C.B. and Margain, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières traditions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ed. du Zèbre, pp.17-55, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Historiographie Deutéronomiste (HD) : histoire de la recherche et enjeux du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Labor et Fides, pp.9-120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre intégrisme et ouverture: la construction de l’étranger dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etranger, Etrangers, Eglise en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eglise Reformée de France, pp.7-14, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une rédaction deutéronomiste dans le livre de Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert and Römer, Thomas and Macchi, Jean-Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël construit son histoire : l’historiographie deutéronomiste à la lumière des recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Labor et Fides, pp.419-441, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pentateuco em questão: posição do problema e breve história da pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Pentateuco em questão. As origens e a composição dos cinco primeiros livros da Bíblia à luz das pesquisas recentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petrópolis: Vozes, pp.15-85, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke, Disciple of the Deuteronomistic School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuckett, Christopher M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luke’s Literary Achievement. Collected Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Academic Press, pp.178-187, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Deuteronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McKenzie, S.L. and Graham, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Israel’s Traditions. The Heritage of Martin Noth (JSOT Supplement Series 182)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.178-212, 1994, 1-85075-499-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie et mythes d’origines dans l’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détienne, Marcel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcrire les mythologies. Tradition, écriture, historicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.142-148, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deutéronome à la quête des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haudebert, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque. Débats et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.65-98, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits patriarcaux contre la vénération des ancêtres. Une hypothèse concernant les “origines” d’ “Israël”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Smyth, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre de traverse. De l’exégèse biblique à l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.213-225, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph approché. Source du cycle, corpus, unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Smyth, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre de traverse. De l’exégèse biblique à l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.73-85, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancien Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une parole qui déplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, pp.9-23, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question: position du problème et brève histoire de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert De Pury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Pury, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pentateuque en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labor et Fides, pp.9-80, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lohfink, Norbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Väter Israels im Deuteronomium. Mit einer Stellungnahme von Thomas Römer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitätsverlag - Vandenhoeck &amp; Ruprecht, pp.111-123, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode et Anti-Exode. La nostalgie de l’Egypte dans les traditions du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectio difficilior probabilior? L’exégèse comme expérience de décloisonnement. Mélanges offerts à Françoise Smyth-Florentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, esprint, pp.155-172, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des deux récits de création en Gn 1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardon, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, le monde et l’homme. Hasard ou projet?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O.E.I.L, pp.71-81, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses. I. Hebrew Bible/Old Testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1068-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesopotamia V. Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. McKenzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception (Vol. 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.816-818. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ebr.mesopotamia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’exil créa la Bible. Histoire d’une crise théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au centre du monde dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serpent dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cantique des Cantiques: un hymne à l’amour et à l’érotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant l’incompréhensible: la leçon de Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prophète, à la fois rebelle et protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double origine d’Israël selon la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’en est-il de l’homosexualité dans la Bible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Erzväter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté dans la Bible: fatalité, scandale ou bénédiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Bible dans les études de théologie protestante: indifférence, utilitarisme ou passion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel intérêt à lire les livres prophétiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Moïse (Dt 34) et la naissance de la Torah à l’époque perse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pentateuque, recherches et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sodome et Gomorrhe à David et Jonathan. Quelques considérations sur l’homosexualité dans la bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.VI-VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d’un ancêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il injuste? Quelques réflexions sur la justice de Dieu et la justice des hommes dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.I-VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions et paratexte: Sur le problème des annotations dans les Bibles modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse, un homme engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Exploration of Text Partition Into Constituents: The Case of the Priestly Source in the Books of Genesis and Exodus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Yoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Piasetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Finkelstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dunseth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Kleiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03344355.2021.1904680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C. Dunseth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Farhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Kirilov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C R&#246;mer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ve.v40i1.1943" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Na&#8217;aman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03344355.2019.1586378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/hebai-2019-0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Dunseth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SE.60.0.3285030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.147.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222717X15162808430810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RBI.124.1.3206581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lipschits" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.111214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/wdor.2015.45.2.255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.151.0035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaw-2014-0020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496820" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;mer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaw-2013-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.2.2961394" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222712800135997" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amsler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Steiner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nihan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abadie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Macchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Naef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. R&#246;mer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Nihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;mer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Brettler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819718v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brandt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030908929802307703" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819473v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R&#246;mer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert De Pury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819480v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Axel Knauf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818826v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821345v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822445v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peeters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/un-art-neuf-la-bande-dessinee-9782722606234" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14850" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207212v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/energie-solaire-photovoltaique-et-transition-energetique-9782722606043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/entre-fin-de-mois-et-fin-du-monde-economie-de-nos-responsabilites-envers-humanite-9782722606012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13522" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819175v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819172v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schmid" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B&#252;hler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-160154-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819171v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Niehr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabbi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Dor Evian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bischoff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pfitzmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Uehlinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822427v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822413v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;rki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dietrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Smend" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Mathys" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Davies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana V. Edelman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nihan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Davies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Hutzli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821376v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edelman Diana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies Philip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821373v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R&#252;ckl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821387v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langlois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820948v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dozeman Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820984v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgeaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Volokhine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820981v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820781v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820799v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christian R&#246;mer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smyth" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820810v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyse Bonjour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820804v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820805v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820801v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Brooke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820825v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820812v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820306v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820324v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonjour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820350v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819957v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819974v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pury" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819999v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819683v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819709v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenzie S.L" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;mer T." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pury" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819449v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.W. Curtis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819444v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Macchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818818v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818822v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543959v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457786v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Pirenne-Delforge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/17270" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p21" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249960v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94429-2_14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238483v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/14933" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14933" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05458211v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Stolz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264428v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13245" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257626v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13532" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249503v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14476" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249527v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14429" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13572" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819173v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv28w3d6z.7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819168v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819165v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cart.sbl-site.org/books/062641P" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1hp5hcq.18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819178v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819190v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819186v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819185v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819177v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819181v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821563v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819206v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26k4b.16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819196v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819203v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819213v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821560v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819204v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26stk.11" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819197v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819201v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819205v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gadot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819210v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819194v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821579v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821577v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvvnhmb.8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821575v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821582v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825680v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825682v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825687v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821604v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822410v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821584v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821602v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821598v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822407v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821588v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822409v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822408v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821600v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821601v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821597v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822425v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wqb3g.7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822431v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282667_006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822417v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822412v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822432v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822434v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821359v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822446v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821351v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822450v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822444v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821348v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822438v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666550515.33" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821349v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822451v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315487212-12" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821377v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004226579_008" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821368v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821366v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821369v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821365v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821374v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821383v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820949v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820950v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821393v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821380v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821384v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821392v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821382v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820951v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820969v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820957v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820962v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820964v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820953v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820970v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820961v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820959v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820971v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820963v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820968v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bloch" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Smyth" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820960v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820973v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820983v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820995v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820978v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820980v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820990v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820779v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820996v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5508/jhs.2009.v9.a17" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820987v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820997v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820994v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820986v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820792v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820794v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820784v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820797v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820789v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820786v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820783v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820787v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borgeaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820796v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820785v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820813v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820821v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820822v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820811v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820806v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820807v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820809v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820824v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820816v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820304v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820315v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820308v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820309v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820305v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820320v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820331v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820340v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820333v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820341v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820325v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820338v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820343v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820329v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820330v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820337v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819955v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820349v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819964v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819958v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819956v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819965v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820347v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819963v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819981v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819971v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819993v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tardan-Masquelier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819987v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819990v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819992v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819977v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819991v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819976v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819995v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819994v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819982v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819986v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819985v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819975v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819980v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819966v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819967v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819968v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819969v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819998v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819700v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819706v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819705v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819688v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819692v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819690v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819697v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819699v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819686v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819696v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819695v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819710v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819711v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819684v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819719v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819731v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819729v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819448v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819447v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819443v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819445v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819463v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819459v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819454v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819466v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819457v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819464v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819471v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819479v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819483v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818811v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818813v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819488v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818817v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818820v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818814v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818815v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818824v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819170v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819187v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. McKenzie" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ebr.mesopotamia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821572v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825689v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821603v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820979v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820989v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820790v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820814v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820818v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820828v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820311v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820322v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820323v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820317v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820342v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820334v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820336v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820348v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819970v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819972v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819989v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820004v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820005v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238454v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Yoffe" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Piasetzky" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Finkelstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dunseth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Kleiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03344355.2021.1904680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C. Dunseth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Farhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Kirilov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/hebai-2019-0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.941.0095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C R&#246;mer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ve.v40i1.1943" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Na&#8217;aman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03344355.2019.1586378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.147.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Dunseth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SE.60.0.3285030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RBI.124.1.3206581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222717X15162808430810" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lipschits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JAAJ.5.111214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.151.0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/wdor.2015.45.2.255" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaw-2014-0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496820" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;mer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaw-2013-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.2.2961394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222712800135997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821381v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821388v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amsler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nihan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Steiner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abadie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Macchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Naef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. R&#246;mer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Nihan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819960v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819978v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. R&#246;mer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Brettler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brandt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juvet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/030908929802307703" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819732v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819469v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R&#246;mer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert De Pury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819480v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819475v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Axel Knauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/energie-solaire-photovoltaique-et-transition-energetique-9782722606043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peeters" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/un-art-neuf-la-bande-dessinee-9782722606234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14850" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/lecons-inaugurales/entre-fin-de-mois-et-fin-du-monde-economie-de-nos-responsabilites-envers-humanite-9782722606012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13522" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Niehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B&#252;hler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-160154-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabbi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Macchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Dor Evian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bischoff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dufour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pfitzmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Uehlinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821585v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dietrich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Smend" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Mathys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822428v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822413v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;rki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821356v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Davies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Davies" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana V. Edelman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nihan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821367v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Hutzli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821376v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edelman Diana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies Philip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R&#252;ckl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821387v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langlois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820948v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dozeman Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820956v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820955v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820981v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820984v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgeaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Volokhine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820985v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820993v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christian R&#246;mer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820781v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmid" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyse Bonjour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Brooke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820804v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrone" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820805v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smyth" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820812v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820306v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonjour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820324v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820350v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819957v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819974v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pury" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819683v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819999v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819709v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenzie S.L" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;mer T." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819689v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pury" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819444v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819449v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.W. Curtis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Macchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818818v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818822v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543959v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457786v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Pirenne-Delforge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/17270" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p21" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249960v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94429-2_14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238483v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/14933" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14933" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257636v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13572" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05458211v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Stolz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/sciences-politiques/inventer-l-europe_9782415003258.php" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264428v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13245" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257626v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13532" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249503v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14476" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.13212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249527v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.14429" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819163v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819173v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv28w3d6z.7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819168v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cart.sbl-site.org/books/062641P" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1hp5hcq.18" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819181v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819176v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819178v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819186v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819185v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821563v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819202v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819206v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26k4b.16" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819204v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26stk.11" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819197v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819201v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819205v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gadot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819196v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819203v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819213v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821560v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819210v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821579v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821567v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821577v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvvnhmb.8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821575v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821582v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825680v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825687v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822408v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821600v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821601v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821604v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822410v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821584v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821602v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821598v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822407v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821588v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822409v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822434v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822425v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wqb3g.7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822420v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282667_006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822412v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822417v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822432v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821349v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822451v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315487212-12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821359v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821351v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822450v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822444v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822438v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/9783666550515.33" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821352v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821365v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821374v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821368v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821361v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004226579_008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821377v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821366v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821369v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821364v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821383v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820949v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820950v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821380v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821384v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821392v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821382v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820951v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820969v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820970v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820964v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820962v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820957v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820953v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820961v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820959v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820960v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820968v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bloch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Smyth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820971v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820963v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820973v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820997v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820983v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820778v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820995v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820978v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820779v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820980v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820990v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820987v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820996v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5508/jhs.2009.v9.a17" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820792v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820794v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820784v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820797v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820783v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820786v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820789v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820787v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borgeaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820796v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820785v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820816v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820813v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820806v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820822v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820821v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820811v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820807v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820809v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820824v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820305v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820304v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820315v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820309v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820308v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820320v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820331v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820340v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820333v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820341v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820325v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820338v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820343v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820329v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820337v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820330v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819963v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820349v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819958v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819964v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819956v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819965v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820347v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819975v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819980v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819966v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819967v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819968v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819969v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819981v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819971v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819993v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tardan-Masquelier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819987v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819992v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819990v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819977v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819991v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819976v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819995v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819985v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819986v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819994v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819982v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820000v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819998v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819711v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819684v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819700v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819706v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819688v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819692v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819705v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819699v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819690v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819697v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819695v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819696v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819686v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819710v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819719v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819731v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819729v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819447v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819443v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819448v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819445v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819463v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819459v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819457v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819454v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819466v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819464v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819471v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819483v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819479v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818811v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818813v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819488v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818815v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818817v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818820v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818814v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818824v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819170v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819187v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. McKenzie" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ebr.mesopotamia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821572v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825689v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821603v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820989v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820979v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820790v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820814v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820818v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820311v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820828v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820322v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820323v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820317v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820342v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820334v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820336v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820348v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819972v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819970v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819989v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820005v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820004v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238454v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Yoffe" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Piasetzky" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>