--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -66,2684 +66,2684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saudi Arabian-French Joint Archaeological Project in al-Ukhdūd, Province of Najrān, Saudi Arabia. Report of the first field season — April 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Al-Zahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al-Dawsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badriya Al-Ghuwairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al-Marih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Heritage Commission. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05292908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine H Freisleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Bretagne. 2024, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary report. Fifth season of the Saudi-French mission in al-Kharj, Province of Riyadh. 5 January-5 February 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Munduteguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée; Ministère des Affaires étrangères; Saudi Commission for Tourism and National Heritage; Université Paris Sorbonne, Paris IV; Labex Resmed; Evéha International. 2016, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100595v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062732v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection au relevé : une simple question d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA et Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR IASIS; PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Álvarez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Martín-Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des techniques de numérisation à la recherche et à la valorisation des tablettes de Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tablettes zodiacales de grand (Vosges) : nouvelles recherches sur les deux diptyques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D scanning for rock art studies: Chauvet-Pont d’Arc cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mélou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masāfī, Fujairah-UAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser et valoriser : à quoi sert l’Open Access ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access et sciences humaines : quelles transformations des pratiques de recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Les passés dans le présent, Oct 2018, Paris, Bibliothèque nationale de France, site François-Mitterrand, salle 70, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rites and funerary practices at Rawk during the fourth millennium BC (Wadi ‘Idim Yemen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fortieth meeting of the Seminar for Arabian Studies held in London, 27-29 July 2006 (2007),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lloyd Weeks; St John Simpson, Jul 2006, Londres, France. pp.281-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224499v1</w:t>
-              </w:r>
-[...628 lines deleted...]
-                <w:t xml:space="preserve">halshs-01186755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2761,103 +2761,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de mettre en relief la statuaire néolithique du Rouergue par les techniques photographiques de reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
@@ -3028,103 +3028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Yasin al-Tikriti; Paul Yule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t>
@@ -3346,64 +3346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière et 3D : une exploration méthodologique des techniques de numérisation adaptées à une sélection d’objets du musée d’Archéologie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,51 +3484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première campagne de fouille du tumulus de Saint-Bélec (Leuhan, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah abd el-Monem Goher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Farout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixels et algorithmes, le numérique à Hatnoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bougnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,103 +3838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.123-140</w:t>
@@ -3963,103 +3963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Enmarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,103 +4231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
@@ -4378,51 +4378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine du Proche-Orient – patrimoineprocheorient.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Kurdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.493-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Morgan à l'ère du numérique : à la découverte d'une personnalité scientifique hors du commun.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Jalm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,103 +4551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of Holocene oasis formation, hydro-agricultural management and climate change in Masafi, southeast Arabia (UAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.109-132. </w:t>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,90 +4819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A menhir-type statue at Rawk from the 4th millennium B.C. (Wadi ‘Idim, Yemen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adumatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,329 +4921,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctuaire ouvert du IVe Millénaire avant l’ère Chrétienne (Wâdî ‘Idim, Yémen)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Open sanctuary and anthropomorphic statuettes at rawk during the 4th millennium BC (Wadi ‘idim, Yemen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques yéménites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 14, pp. 15-22</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (312)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320537v1</w:t>
+                <w:t xml:space="preserve">hal-05217836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open sanctuary and anthropomorphic statuettes at rawk during the 4th millennium BC (Wadi ‘idim, Yemen)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sanctuaire ouvert du IVe Millénaire avant l’ère Chrétienne (Wâdî ‘Idim, Yémen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steimer Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. As-Saqqaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (312)</w:t>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 14, pp. 15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217836v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire ouvert du IVe millénaire avant l’ère chrétienne (Wâdî ‘Idim)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1-8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5300,143 +5300,143 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of photometry to the 3D-digitization of heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mélou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Gouet-Brunet; Ronak Kosti; Li Weng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings 4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809779v1</w:t>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site web Grands Sites Archéologiques - Patrimoine du Proche-Orient -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,64 +5574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasis de Masafi (Fujairah – Emirats-Arabes-Unis) – Topographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5694,64 +5694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi sous les palmiers : le relevé topographique de Masafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5938,51 +5938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Munduteguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrine H Freiesleben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Touchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Enmarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Jalm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Munduteguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrine H Freiesleben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Touchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Enmarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Jalm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>