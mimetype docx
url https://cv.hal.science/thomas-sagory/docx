--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -66,2684 +66,2684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Photometric Stereo to the Study of Rock Art in Chauvet Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle chaîne opératoire de reconstruction 3D basée sur la stéréophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la stéréophotométrie au relevé archéologique : une nouvelle chaîne opératoire pour la lecture du relief de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2025, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la détection au relevé : une simple question d’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS; PEPR ICCARE, Nov 2025, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Álvarez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Esquivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des techniques de numérisation à la recherche et à la valorisation des tablettes de Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tablettes zodiacales de grand (Vosges) : nouvelles recherches sur les deux diptyques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D scanning for rock art studies: Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masāfī, Fujairah-UAE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Cordoba, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffuser et valoriser : à quoi sert l’Open Access ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Access et sciences humaines : quelles transformations des pratiques de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Les passés dans le présent, Oct 2018, Paris, Bibliothèque nationale de France, site François-Mitterrand, salle 70, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rites and funerary practices at Rawk during the fourth millennium BC (Wadi ‘Idim Yemen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fortieth meeting of the Seminar for Arabian Studies held in London, 27-29 July 2006 (2007),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lloyd Weeks; St John Simpson, Jul 2006, Londres, France. pp.281-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saudi Arabian-French Joint Archaeological Project in al-Ukhdūd, Province of Najrān, Saudi Arabia. Report of the first field season — April 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Al-Zahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Al-Dawsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badriya Al-Ghuwairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Al-Marih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Heritage Commission. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05292908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine H Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bretagne. 2024, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary report. Fifth season of the Saudi-French mission in al-Kharj, Province of Riyadh. 5 January-5 February 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Munduteguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée; Ministère des Affaires étrangères; Saudi Commission for Tourism and National Heritage; Université Paris Sorbonne, Paris IV; Labex Resmed; Evéha International. 2016, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report. Fourth season of the Saudi-French mission in al-Kharj, Province of Riyadh, 23 January - 27 February 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS, UMR8167 Orient &amp; Méditerranée. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186755v1</w:t>
-              </w:r>
-[...2023 lines deleted...]
-                <w:t xml:space="preserve">hal-05224499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2761,103 +2761,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de mettre en relief la statuaire néolithique du Rouergue par les techniques photographiques de reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
@@ -3028,103 +3028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Yasin al-Tikriti; Paul Yule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t>
@@ -3346,64 +3346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière et 3D : une exploration méthodologique des techniques de numérisation adaptées à une sélection d’objets du musée d’Archéologie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,51 +3484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première campagne de fouille du tumulus de Saint-Bélec (Leuhan, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,351 +3590,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatnoub (2021)</w:t>
+                <w:t xml:space="preserve">Pixels et algorithmes, le numérique à Hatnoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah abd el-Monem Goher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+                <w:t xml:space="preserve">François Bougnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Farout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Expédition en Égypte, des carrières d'Hatnoub aux grandes pyramides, 36, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701592v1</w:t>
+                <w:t xml:space="preserve">hal-04832905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixels et algorithmes, le numérique à Hatnoub</w:t>
+                <w:t xml:space="preserve">Hatnoub (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah abd el-Monem Goher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bougnères</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832905v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.123-140</w:t>
@@ -3963,103 +3963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
@@ -4123,77 +4123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Enmarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Farout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La Moyenne Égypte, </w:t>
@@ -4231,103 +4231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
@@ -4378,51 +4378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine du Proche-Orient – patrimoineprocheorient.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Kurdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.493-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Morgan à l'ère du numérique : à la découverte d'une personnalité scientifique hors du commun.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saint-Jalm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,103 +4551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of Holocene oasis formation, hydro-agricultural management and climate change in Masafi, southeast Arabia (UAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.109-132. </w:t>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,90 +4819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A menhir-type statue at Rawk from the 4th millennium B.C. (Wadi ‘Idim, Yemen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adumatu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4927,90 +4927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open sanctuary and anthropomorphic statuettes at rawk during the 4th millennium BC (Wadi ‘idim, Yemen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (312)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. 14, pp. 15-22</w:t>
@@ -5160,90 +5160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire ouvert du IVe millénaire avant l’ère chrétienne (Wâdî ‘Idim)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman As-Saqqaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1-8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5300,143 +5300,143 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of photometry to the 3D-digitization of heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Gouet-Brunet; Ronak Kosti; Li Weng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings 4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552464.3555683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809779v1</w:t>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site web Grands Sites Archéologiques - Patrimoine du Proche-Orient -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,64 +5574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasis de Masafi (Fujairah – Emirats-Arabes-Unis) – Topographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5694,64 +5694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi sous les palmiers : le relevé topographique de Masafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5938,51 +5938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Munduteguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrine H Freiesleben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Touchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Enmarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Jalm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Rottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bouron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tanghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292908v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Zahrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dawsari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badriya Al-Ghuwairi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Marih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Munduteguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrine H Freiesleben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Touchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Enmarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Kurdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Jalm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sumac-workshops.github.io/2022/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>