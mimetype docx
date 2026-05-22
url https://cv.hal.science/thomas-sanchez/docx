--- v0 (2026-04-01)
+++ v1 (2026-05-22)
@@ -240,874 +240,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of multi-ionic transport with/without electrical field applied in sound and microcracked ordinary and ultra-high-performance fiber-reinforced concrete</w:t>
+                <w:t xml:space="preserve">Chloride ion permeability of Ultra-high-performance fiber-reinforced concrete under sustained load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vicky Turgeon-Malette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xuande Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Salam Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.232. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, pp.105842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43452-023-00765-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.105842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830340v1</w:t>
+                <w:t xml:space="preserve">hal-05531788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sustainable ultra-high performance concrete recycling aluminum production waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of multi-ionic transport with/without electrical field applied in sound and microcracked ordinary and ultra-high-performance fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuande Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conciatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+                <w:t xml:space="preserve">Brahim Selma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130212⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43452-023-00765-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830335v1</w:t>
+                <w:t xml:space="preserve">hal-05531782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride ion permeability of Ultra-high-performance fiber-reinforced concrete under sustained load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of sustainable ultra-high performance concrete recycling aluminum production waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Turgeon-Malette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuande Chen</w:t>
+                <w:t xml:space="preserve">David Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Salam Bah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Victor Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66, pp.105842. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 371, pp.130212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.105842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830331v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sustainable ultra-high performance concrete recycling aluminum production waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of multi-ionic transport with/without electrical field applied in sound and microcracked ordinary and ultra-high-performance fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuande Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conciatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Brial</w:t>
+                <w:t xml:space="preserve">Brahim Selma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130212⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43452-023-00765-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531786v1</w:t>
+                <w:t xml:space="preserve">hal-04830340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride ion permeability of Ultra-high-performance fiber-reinforced concrete under sustained load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Turgeon-Malette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuande Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Salam Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66, pp.105842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.105842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531788v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of multi-ionic transport with/without electrical field applied in sound and microcracked ordinary and ultra-high-performance fiber-reinforced concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of sustainable ultra-high performance concrete recycling aluminum production waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selma</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Ahmat Hisseine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43452-023-00765-w⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 371, pp.130212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531782v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the condition state of a concrete bridge combining visual inspection and nonlinear deterioration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,325 +1178,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the condition state of a concrete bridge combining visual inspection and nonlinear deterioration model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of 2D hygro-thermal transport in unsaturated concrete with capillary suction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xuande Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2022.2081987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531790v1</w:t>
+                <w:t xml:space="preserve">hal-04830320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of 2D hygro-thermal transport in unsaturated concrete with capillary suction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessing the condition state of a concrete bridge combining visual inspection and nonlinear deterioration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Sasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2022.2081987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04830320v1</w:t>
+                <w:t xml:space="preserve">hal-05531790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the type of the de-icing salt on its diffusion properties in cementitious materials at different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Environmental and Climatic Exposure Conditions for Structures in Cold Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Cidreira Keserle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,51 +1673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a migration test from the perspective of characterizing stable radionuclides diffusion, through cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,291 +1797,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling PhreeqC with electro-diffusion tests for an accurate determination of the diffusion properties on cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial laser scanning for structural inspection with Kriging interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conciatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sanchez</w:t>
+                <w:t xml:space="preserve">Mahdi Ben-Ftima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
+                <w:t xml:space="preserve">Bruno Massicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113791⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2020.1861469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489998v1</w:t>
+                <w:t xml:space="preserve">hal-04830293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial laser scanning for structural inspection with Kriging interpolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Conciatori</w:t>
+                <w:t xml:space="preserve">Coupling PhreeqC with electro-diffusion tests for an accurate determination of the diffusion properties on cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ben-Ftima</w:t>
+                <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Massicotte</w:t>
+                <w:t xml:space="preserve">A. Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (3), pp.429-438. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 858, pp.113791 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2020.1861469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830293v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling capillary effects on the reactive transport of chloride ions in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,90 +2167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified accelerated chloride migration tests for UHPC and UHPFRC with PVA and steel fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Provete Vincler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des conditions de cure sur le comportement hygro-thermo-mécanique du béton de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2394,90 +2394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring chloride-induced structure corrosion in marine environment: a characterization study of fluorescence-based optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuande Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2640,77 +2640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Eco-Efficient UHPC and UHPFRC by Recycling Granite Waste Powder (GWP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conciatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,77 +2757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on the Sorption in UHPFRC: Adaptation of the DVS Measurement Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuande Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madura Pathirage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride Detection with Two Fluorophores for Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Condition of Reinforced Concrete Bridge Using Visual Inspection Ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,321 +3136,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride Diffusion in Cement Materials at Different Leaching States: An Experimental and Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Migration of cationic, anionic and neutral radionuclides in cement-based materials : the role of the charged surfaces versus the chemical degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Conciatori</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Cold Regions Engineering and 8th Canadian Permafrost Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830383v1</w:t>
+                <w:t xml:space="preserve">hal-02297752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of cationic, anionic and neutral radionuclides in cement-based materials : the role of the charged surfaces versus the chemical degradation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chloride Diffusion in Cement Materials at Different Leaching States: An Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Landesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">K. Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conciatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Cold Regions Engineering and 8th Canadian Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quebec City, France. pp.466-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784482599.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297752v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Northern Climate Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Keserle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conciatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3529,51 +3529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection in-situ de la réactivité à l'interface métal-peinture : exemple de revêtements anti-corrosion en base zinc peints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paris sciences et lettres, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPSLC030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de la diffusion d'espèces anioniques et cationiques dans les matériaux cimentaires : étude expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de La Rochelle, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LAROS001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3840,51 +3840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul S Bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Sasai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conciatori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuande Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-023-00765-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Turgeon-Malette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Bah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105842" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ahmat Hisseine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2022.2081987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaouki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cidreira Keserle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CR.1943-5495.0000249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113791" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben-Ftima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2020.1861469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conciatori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laferriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Provete Vincler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Turgeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.12.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05348309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.79" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Dhouib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamileris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83719-8_77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Triquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Asselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sasai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482599.054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keserle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482599.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03648428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLC030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LAROS001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul S Bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Sasai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conciatori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Turgeon-Malette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuande Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Bah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-023-00765-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ahmat Hisseine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2022.2081987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cidreira Keserle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CR.1943-5495.0000249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1984995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben-Ftima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2020.1861469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conciatori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laferriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Provete Vincler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Turgeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.12.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05348309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.79" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Dhouib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamileris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83719-8_77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Triquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Asselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sasai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482599.054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keserle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482599.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03648428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLC030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LAROS001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>