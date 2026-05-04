--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -66,1648 +66,1765 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PERCOLATION MODEL FOR NUMERICAL SIMULATIONS OF 2D NON-GRAVITY IMPREGNATION IN POROUS MEDIA</w:t>
+                <w:t xml:space="preserve">Computational homogenization of an initially orthotropic compressible structure using kinematic hardening law to model primary and secondary stages of creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Trang</w:t>
+                <w:t xml:space="preserve">Papa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jakabčin</w:t>
+                <w:t xml:space="preserve">Lukáš Jakabčin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113296⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 335, pp.113979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667184v1</w:t>
+                <w:t xml:space="preserve">hal-05604968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature tensile strength of alumina-spinel refractory by Brazilian test at 1200°C coupled with DIC in-situ monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PERCOLATION MODEL FOR NUMERICAL SIMULATIONS OF 2D NON-GRAVITY IMPREGNATION IN POROUS MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Darban</w:t>
+                <w:t xml:space="preserve">L. Jakabčin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Jastrzębska</w:t>
+                <w:t xml:space="preserve">E. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sayet</w:t>
+                <w:t xml:space="preserve">E. de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.04.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.113296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567456v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature tensile strength of alumina-spinel refractory by Brazilian test at 1200°C coupled with DIC in-situ monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Darban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Ilona Jastrzębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China's Refractories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006093v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of industrial vessels that contain refractory masonry linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael L.G. Oliveira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129960⟩</w:t>
+              <w:t xml:space="preserve">China's Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19691/j.cnki.1004-4493.2024.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102396v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the nonlinear thermomechanical behaviour of refractory masonry with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael L.G. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 364, pp.129960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097407v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A creep model with different properties under tension and compression — Applications to refractory materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 212, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106810⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351489v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo‐chemo‐mechanical modeling of refractory behavior in service: Key points and new developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A creep model with different properties under tension and compression — Applications to refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.13499⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511211v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+                <w:t xml:space="preserve">Thermo‐chemo‐mechanical modeling of refractory behavior in service: Key points and new developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics3020016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.1693-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531923v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Tension and Compression Creep Behavior of Alumina-Spinel Refractories at High Temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shengli Jin</w:t>
+                <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (3), pp.372-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics3030033⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946137v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized gradient percolation method for numerical simulation of impregnation in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Tension and Compression Creep Behavior of Alumina-Spinel Refractories at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.372-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968668v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized P1/P1 finite element for the mechanical analysis of solid metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized gradient percolation method for numerical simulation of impregnation in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Batakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1252-9⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 344, pp.711-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214406v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark tests based on the Couette viscometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stabilized P1/P1 finite element for the mechanical analysis of solid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Bergheau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.02.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Computational Methods in Manufacturing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1252-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667115v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benchmark tests based on the Couette viscometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (8), pp.1482-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the incorporation of surface tension in finite-element calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (11-12), pp.770 - 775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1717,2402 +1834,2402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an orthotropic elastic-visco-plastic behaviour law for the thermomechanical modelling of refractory masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae El-alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany. pp.688-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR THERMOMECHANICAL MODELING OF REFRACTORY MASONRY LININGS WITH DRY JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Self-Organized Gradient Percolation Model for Numerical Simulation of Impregnation in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bilbao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model for Numerical Modelling of Homogenized Elastic-Viscoplastic Behavior of Mortarless Refractory Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM), ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep characterization of refractory materials at high temperatures using the Integrated Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D self-organized percolation model for capillary impregnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B. Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens (var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Integrated Digital Image Correlation technique associated to Brazilian disc tests to identify the creep behavior of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Ceramic Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories at High Temperatures: Basics, Keypoints and New Numerical Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories Behavior in service: Keypoints and New Numerical Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Material Science and Technology (MS&amp;T 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968683v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories Behavior in service: Keypoints and New Numerical Developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">NUMERICAL SIMULATION OF IMPREGNATION IN POROUS MEDIA BY SELF-ORGANIZED GRADIENT PERCOLATION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science and Technology (MS&amp;T 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Columbus, Ohio, United States</w:t>
+              <w:t xml:space="preserve">6th Euroupean Conference Computational Mechanics (ECCM 6) and 7th Euroupean Conference Computational Fluid Dynamics (ECCFD 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Glasgow and The University of Edinburgh, UK, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968679v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATION OF IMPREGNATION IN POROUS MEDIA BY SELF-ORGANIZED GRADIENT PERCOLATION METHOD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories at High Temperatures: Basics, Keypoints and New Numerical Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euroupean Conference Computational Mechanics (ECCM 6) and 7th Euroupean Conference Computational Fluid Dynamics (ECCFD 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Glasgow and The University of Edinburgh, UK, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818870v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of converter slag as ballast for offshore windmills foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixaris M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Wind Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des écoulements de la matière sur l'évolution des contraintes résiduelles durant le procédé de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Saadlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the impregnation in the porous media by the Selforganized Gradient Percolation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures - CSMA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de soudage avec un maillage en tétraèdres P1/P1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 Colloque National en Calcul des Structures CSMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la tension de surface dans la modélisation par éléments finis du bain de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une loi de comportement pour la zone pâteuse dans les procédés de soudage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Application d'une approche CA-FE pour la simulation du procédé de soudage par point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717114v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une approche CA-FE pour la simulation du procédé de soudage par point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Développement d'une loi de comportement pour la zone pâteuse dans les procédés de soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Amin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717063v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Identification of Asymmetric Creep Parameters Using the I-DIC Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Ceramic Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Identification of Mechanical Materials' Properties Using the Integrated-DIC Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th International Colloquium on Refractories 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4259,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Trang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bilbao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Prorok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.04.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L.G. Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Louren&#231;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129960" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1252-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Amin El Sayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bergheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.02.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilbao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Sallem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Souloumiac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boitout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05604968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Trang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jakab&#269;in" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bilbao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Prorok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.04.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L.G. Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Louren&#231;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1252-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Amin El Sayed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.02.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilbao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Saadlaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Sallem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Souloumiac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boitout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>