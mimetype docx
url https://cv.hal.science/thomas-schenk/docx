--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -3587,216 +3587,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ and Real-Time Investigation of Columnar-to-Equiaxed Transition in Metallic Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time and in situ solidification of Al-based alloys investigated by synchrotron radiation: a unique experimental set-up combining radiography and topography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Billia</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-007-9170-1⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (8), pp.2721 - 2727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728131v1</w:t>
+                <w:t xml:space="preserve">hal-01726099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Structures, Interface Dynamics and Stresses in Metallic Alloy Solidification: In situ Synchrotron X-ray Characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,203 +3828,203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Indian Institute of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2-3), pp.287-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time and in situ solidification of Al-based alloys investigated by synchrotron radiation: a unique experimental set-up combining radiography and topography techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buffet</w:t>
+                <w:t xml:space="preserve">In-Situ and Real-Time Investigation of Columnar-to-Equiaxed Transition in Metallic Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (8), pp.2721 - 2727. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (7), pp.1458 - 1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-007-9170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726099v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Samson phase, β-Mg2Al3, revisited</w:t>
               </w:r>
@@ -4144,51 +4144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the quasicrystal growth by synchrotron X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46, pp.1 - 10. </w:t>
@@ -4546,51 +4546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-ray diffractometry and imaging on strains and defects in icosahedral quasicrystal grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNCHROTRON X-RAY DIFFRACTOMETRY AND IMAGING OF STRAINS AND DEFECTS IN ICOSAHEDRAL QUASICRYSTAL GRAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and real-time probing of quasicrystal solidification dynamics by synchrotron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of pore evolution during melting and solidification of Al-Pd-Mn quasicrystals by synchrotron X-ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,341 +5460,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of equiaxed growth of aluminium–nickel alloys by x-ray radiography at ESRF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">Investigation of columnar–equiaxed transition and equiaxed growth of aluminium based alloys by X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Cristiglio</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 413–414, pp.384-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728122v1</w:t>
+                <w:t xml:space="preserve">hal-00016030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of columnar–equiaxed transition and equiaxed growth of aluminium based alloys by X-ray radiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+                <w:t xml:space="preserve">In situ analysis of equiaxed growth of aluminium–nickel alloys by x-ray radiography at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangelinck-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (10A), pp.A28 - A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10A/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary in situ and real-time study of directional solidification of metallic alloys by x-ray imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H H Rtwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,277 +6633,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of high temperature plasticity of a monograin superalloy by far-field X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Cervellon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11 27th to 30th March 2022</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652186v1</w:t>
+                <w:t xml:space="preserve">hal-03652228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ studies of high temperature plasticity of a monograin superalloy by far-field X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Trehorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11 27th to 30th March 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652228v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Warzanskyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#214;zcan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169709" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Tinnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.13263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Trehorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4770-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ribarik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718010014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P5N2HQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609X367731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13RXVP94-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.746794" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3718779C5C37A7D16EDE650139B4893CF87D1B77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRF5P06L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMHB383-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/855ED21D0A4A02228E91C1F4356006DAB1D0A68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bergeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.50.1929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buffet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bogno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.649.331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6RLS17W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-009-0058-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4MPBSZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9449-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9170-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0L8PM46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675670" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SDFQ0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makongo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Carillo-Cabrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.6.259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701264152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.75" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.46.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600838320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Meisterernst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTWCG6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland-Moritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bellissent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10A/006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2846E652A5E4422335A67B1E36010714666D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Rtwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tr&#233;horel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04968242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Biskri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141405004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Warzanskyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#214;zcan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169709" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Tinnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.13263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Trehorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4770-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ribarik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718010014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P5N2HQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609X367731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13RXVP94-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.746794" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3718779C5C37A7D16EDE650139B4893CF87D1B77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRF5P06L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMHB383-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/855ED21D0A4A02228E91C1F4356006DAB1D0A68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bergeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.50.1929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buffet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bogno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.649.331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6RLS17W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-009-0058-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4MPBSZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9449-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675670" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SDFQ0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gastaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9170-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0L8PM46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makongo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Carillo-Cabrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.6.259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701264152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.75" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.46.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600838320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Meisterernst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTWCG6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland-Moritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bellissent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10A/006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2846E652A5E4422335A67B1E36010714666D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Rtwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tr&#233;horel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04968242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Biskri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141405004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>