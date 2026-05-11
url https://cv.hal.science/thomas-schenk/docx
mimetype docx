--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -758,365 +758,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Dislocation Climb in the γ′ Rafts of Single-Crystal Superalloys: The Hypothesis of a Control by Dislocation Entry into the Rafts</w:t>
+                <w:t xml:space="preserve">Real-time study of transients during high-temperature creep of an Ni-base superalloy by far-field high-energy synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roxane Trehorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Ribarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4770-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1274-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202267v1</w:t>
+                <w:t xml:space="preserve">hal-02197041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation Densities and Velocities within the γ Channels of an SX Superalloy during In Situ High-Temperature Creep Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Dislocation Climb in the γ′ Rafts of Single-Crystal Superalloys: The Hypothesis of a Control by Dislocation Entry into the Rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Trehorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.1527. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (9), pp.4110-4125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11091527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4770-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079496v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of transients during high-temperature creep of an Ni-base superalloy by far-field high-energy synchrotron X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dislocation Densities and Velocities within the γ Channels of an SX Superalloy during In Situ High-Temperature Creep Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Trehorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Ribarik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Laura Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (5), pp.1274-1282. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576718010014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11091527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197041v1</w:t>
+                <w:t xml:space="preserve">hal-02079496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the tensile deformation micro-mechanisms of semi-crystalline poly(ethylene terephthalate) films using synchrotron radiation X-ray scattering</w:t>
               </w:r>
@@ -1230,350 +1230,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep of a nickel-based single-crystal superalloy during very high-temperature jumps followed by synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Briac Le Graverend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jacques</w:t>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.65-79. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297300v1</w:t>
+                <w:t xml:space="preserve">hal-03957585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Creep of a nickel-based single-crystal superalloy during very high-temperature jumps followed by synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Briac Le Graverend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Plastic Instability in TWIP Steels by In Situ Diffraction of High Energy X-Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,307 +1895,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the effective gamma/gamma' lattice mismatch during high temperature creep of Ni-based single crystal superalloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Phase-specific high temperature creep behaviour of a pre-rafted Ni-based superalloy studied by X-ray synchrotron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ph. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10-12, SI), pp.1384-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.746794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296899v1</w:t>
+                <w:t xml:space="preserve">hal-01344187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-specific high temperature creep behaviour of a pre-rafted Ni-based superalloy studied by X-ray synchrotron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the effective gamma/gamma' lattice mismatch during high temperature creep of Ni-based single crystal superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dirand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ph. Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.746794⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344187v1</w:t>
+                <w:t xml:space="preserve">hal-01296899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CET during the solidification of refined Al-3.5wt%Ni alloys and characterization of the subsequent grain structure</w:t>
               </w:r>
@@ -2321,465 +2321,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of the influence of convection during the initial transient of planar solidification</w:t>
+                <w:t xml:space="preserve">Analysis by synchrotron X-ray radiography of convection effects on the dynamic evolution of the solid–liquid interface and on solute distribution during the initial transient of solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (11), pp.4356 - 4365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.184⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713816v1</w:t>
+                <w:t xml:space="preserve">hal-01713814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by synchrotron X-ray radiography of convection effects on the dynamic evolution of the solid–liquid interface and on solute distribution during the initial transient of solidification</w:t>
+                <w:t xml:space="preserve">In situ and real-time analysis of the growth and interaction of equiaxed grains by synchrotron X- ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Buffet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Billia</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.012089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.03.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713814v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time analysis of the growth and interaction of equiaxed grains by synchrotron X- ray radiography</w:t>
+                <w:t xml:space="preserve">In situ analysis of the influence of convection during the initial transient of planar solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Billia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27, pp.012089. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (1), pp.1134 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.10.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713815v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Synchrotron X-ray Characterization of Microstructure Formation in Solidification Processing of Al-based Metallic Alloys</w:t>
               </w:r>
@@ -2893,307 +2893,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Solute Profiles by Means of Synchrotron X-Ray Radiography during Directional Solidification of Al-4 wt% Cu Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of synchrotron X-ray radiography to the study of dendritic equiaxed microstructure formation in Al–Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Buffet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+                <w:t xml:space="preserve">N. Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (3-4), pp.394 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.649.331⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788107v1</w:t>
+                <w:t xml:space="preserve">hal-01713819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of synchrotron X-ray radiography to the study of dendritic equiaxed microstructure formation in Al–Cu alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Solute Profiles by Means of Synchrotron X-Ray Radiography during Directional Solidification of Al-4 wt% Cu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mangelinck-Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Schenk</w:t>
+                <w:t xml:space="preserve">Adeline Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.09.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 649, pp.331 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.649.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713819v1</w:t>
+                <w:t xml:space="preserve">hal-01788107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of dendritic equiaxed microstructure formation in Al-Cu alloys by synchrotron X-ray radiography</w:t>
               </w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and real-time analysis of TGZM phenomena by synchrotron X-ray radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,1783 +3587,1783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time and in situ solidification of Al-based alloys investigated by synchrotron radiation: a unique experimental set-up combining radiography and topography techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ study of the quasicrystal growth by synchrotron X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
+                <w:t xml:space="preserve">Joseph Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (8), pp.2721 - 2727. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (18-21), pp.3079-3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430701264152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726099v1</w:t>
+                <w:t xml:space="preserve">hal-00513822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Structures, Interface Dynamics and Stresses in Metallic Alloy Solidification: In situ Synchrotron X-ray Characterisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+                <w:t xml:space="preserve">Real-time and in situ solidification of Al-based alloys investigated by synchrotron radiation: a unique experimental set-up combining radiography and topography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Institute of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (8), pp.2721 - 2727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713811v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ and Real-Time Investigation of Columnar-to-Equiaxed Transition in Metallic Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Billia</w:t>
+                <w:t xml:space="preserve">Growth Structures, Interface Dynamics and Stresses in Metallic Alloy Solidification: In situ Synchrotron X-ray Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Indian Institute of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2-3), pp.287-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-007-9170-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01728131v1</w:t>
+                <w:t xml:space="preserve">hal-01713811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Samson phase, β-Mg2Al3, revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilder Carillo-Cabrera</w:t>
+                <w:t xml:space="preserve">In-Situ and Real-Time Investigation of Columnar-to-Equiaxed Transition in Metallic Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.6.259⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (7), pp.1458 - 1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-007-9170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726107v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the quasicrystal growth by synchrotron X-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Billia</w:t>
+                <w:t xml:space="preserve">The Samson phase, β-Mg2Al3, revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuerbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Makongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Carillo-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87 (18-21), pp.3079-3087. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 222 (6), pp.259-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430701264152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.6.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513822v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real time investigation of directional solidification of Al-Ni alloys by synchrotron imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of pore evolution during melting and solidification of Al-Pd-Mn quasicrystals by synchrotron X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Haertwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.508.75⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (03-05), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500228093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068030v1</w:t>
+                <w:t xml:space="preserve">hal-00513553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies by In Situ and Real-Time Synchrotron Imaging of Interface Dynamics and Defect Formation in Solidification Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ and real time investigation of directional solidification of Al-Ni alloys by synchrotron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.46.1⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 508, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.508.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713806v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray diffractometry and imaging on strains and defects in icosahedral quasicrystal grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Studies by In Situ and Real-Time Synchrotron Imaging of Interface Dynamics and Defect Formation in Solidification Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Härtwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600838320⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.46.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111124v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHROTRON X-RAY DIFFRACTOMETRY AND IMAGING OF STRAINS AND DEFECTS IN ICOSAHEDRAL QUASICRYSTAL GRAINS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray diffractometry and imaging on strains and defects in icosahedral quasicrystal grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mancini</w:t>
+                <w:t xml:space="preserve">H. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juergen Haertwig</w:t>
+                <w:t xml:space="preserve">J. Härtwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (36), pp.5897-5908. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 86, n° 36 (36), pp.5897-5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600838320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600838320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513725v1</w:t>
+                <w:t xml:space="preserve">hal-00111124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time probing of quasicrystal solidification dynamics by synchrotron imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYNCHROTRON X-RAY DIFFRACTOMETRY AND IMAGING OF STRAINS AND DEFECTS IN ICOSAHEDRAL QUASICRYSTAL GRAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+                <w:t xml:space="preserve">Joseph Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Haertwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (36), pp.5897-5908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600838320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111125v1</w:t>
+                <w:t xml:space="preserve">hal-00513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of pore evolution during melting and solidification of Al-Pd-Mn quasicrystals by synchrotron X-ray radiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juergen Haertwig</w:t>
+                <w:t xml:space="preserve">In situ and real-time probing of quasicrystal solidification dynamics by synchrotron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, n° 3, pp.031605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500228093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513553v1</w:t>
+                <w:t xml:space="preserve">hal-00111125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czochralski growth and X-ray topographic characterization of decagonal AlCoNi quasicrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of synchrotron X-ray imaging to the study of directional solidification of aluminium-based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgitta Bauer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500253927⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.201 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513568v1</w:t>
+                <w:t xml:space="preserve">hal-01728620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of synchrotron X-ray imaging to the study of directional solidification of aluminium-based alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">Czochralski growth and X-ray topographic characterization of decagonal AlCoNi quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cristiglio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Götz Meisterernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Haertwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.10.081⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (03-05), pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500253927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01728620v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range order in undercooled and stable melts forming quasicrystals and approximants and its influence on nucleation</w:t>
               </w:r>
@@ -5460,380 +5460,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of columnar–equiaxed transition and equiaxed growth of aluminium based alloys by X-ray radiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
+                <w:t xml:space="preserve">In situ analysis of equiaxed growth of aluminium–nickel alloys by x-ray radiography at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangelinck-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gastaldi</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (10A), pp.A28 - A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10A/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016030v1</w:t>
+                <w:t xml:space="preserve">hal-01728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of equiaxed growth of aluminium–nickel alloys by x-ray radiography at ESRF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">Investigation of columnar–equiaxed transition and equiaxed growth of aluminium based alloys by X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Cristiglio</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 413–414, pp.384-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01728122v1</w:t>
+                <w:t xml:space="preserve">hal-00016030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary in situ and real-time study of directional solidification of metallic alloys by x-ray imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H H Rtwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (10A), pp.A83-A86</w:t>
@@ -6002,51 +6002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ studies of stresses of an monograin superalloy using far-field X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tréhorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tréhorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Ribarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAYONS X &amp; MATIÈRE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villers-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6205,51 +6205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction en temps réel et en champ lointain d'un superalliage monograin pendant des essais de fluage à haute température.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tréhorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,51 +6287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the strain distribution within a single crystal superalloy during high temperature testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Biskri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6538,372 +6538,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ablam Massa</w:t>
+                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574544v1</w:t>
+                <w:t xml:space="preserve">hal-03652228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ studies of high temperature plasticity of a monograin superalloy by far-field X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Trehorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11 27th to 30th March 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652228v1</w:t>
+                <w:t xml:space="preserve">hal-03652186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of high temperature plasticity of a monograin superalloy by far-field X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11 27th to 30th March 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652186v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Warzanskyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#214;zcan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169709" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Tinnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.13263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Trehorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4770-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ribarik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718010014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P5N2HQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609X367731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13RXVP94-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.746794" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3718779C5C37A7D16EDE650139B4893CF87D1B77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRF5P06L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMHB383-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/855ED21D0A4A02228E91C1F4356006DAB1D0A68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bergeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.50.1929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buffet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bogno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.649.331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6RLS17W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-009-0058-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4MPBSZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9449-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675670" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SDFQ0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gastaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9170-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0L8PM46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makongo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Carillo-Cabrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.6.259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701264152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.75" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.46.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600838320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Meisterernst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTWCG6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland-Moritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bellissent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10A/006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2846E652A5E4422335A67B1E36010714666D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Rtwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tr&#233;horel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04968242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Biskri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141405004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Warzanskyj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. &#214;zcan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169709" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03943871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Tinnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.13263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Trehorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ribarik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718010014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4770-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dirand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P5N2HQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tinnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.1105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136404609X367731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dirand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.746794" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13RXVP94-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3718779C5C37A7D16EDE650139B4893CF87D1B77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTMHB383-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/855ED21D0A4A02228E91C1F4356006DAB1D0A68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.10.184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRF5P06L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bergeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.50.1929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6RLS17W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buffet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bogno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.649.331" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-009-0058-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4MPBSZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9449-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gastaldi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701264152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SDFQ0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9170-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0L8PM46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Carillo-Cabrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.6.259" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.75" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.46.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600838320" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristiglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTWCG6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bauer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Meisterernst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253927" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holland-Moritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bellissent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500253992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10A/006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2846E652A5E4422335A67B1E36010714666D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Rtwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tr&#233;horel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04968242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Biskri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chateau Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141405004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>