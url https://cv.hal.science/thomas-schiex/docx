--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Schiex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322518. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Woolfson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Methods Primers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43586-025-00383-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete combinatorial mutational enumeration of a protein functional site enables sequence‐landscape mapping and identifies highly‐mutated variants that retain activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Solà Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Adolf-Bryfogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (8), pp.e5109. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular flexibility in computational protein design: an algorithmic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.gzab011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzab011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Amino Acid Types Suffice to Create the Core Fold of RNA Polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sota Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya K Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 143 (39), pp.15998-16006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c05367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Design with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (21), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222111741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity and Optimality in Cost Function Network Based Computational Protein Design Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.168. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14060168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated local search with partition crossover for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (11), pp.1522-1529. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.26174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Models: Queries, Complexity, Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.4:1--4:22. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive multistate protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), p. 122-130. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Neighborhood Search with Cost Function Networks To Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.8b00510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of symmetrical eight-bladed β-propeller proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Addy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staf Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Mylemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205225251801480X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural homology approach for computational protein design with flexible backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam y J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes, incertitudes et modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost function network-based design of protein–protein interactions: predicting changes in binding affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (15), pp.2581-2589. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing exploration and exploitation in population-based sampling improves fragment-based de novo protein structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Y.J. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.852-858. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangle-based consistencies for cost function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.230-264. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9250-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zurletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractability-preserving Transformations of Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast search algorithms for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle E. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce R. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.1048 - 1058. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Discrete Energy Optimization on Large Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.5980 - 5989. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene-PP: a next generation automated annotation pipeline for prokaryotic genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (18), pp.2659-2661. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Annotation of Prokaryotic Genomes with EuGene-P: Application to Sinorhizobium meliloti 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Jardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting long tandem duplications in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network reconstruction using Bayesian networks, the Dantzig selector, the Lasso and their meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Ramadan-Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles E. D. Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Theobroma cacao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Guiltinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft arc consistency revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 174, pp.449-478. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on constraint-based approaches to preference modelling and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.453-455. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-010-9096-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre PFU, un modèle et des algorithmes génériques pour la décision séquentielle incluant incertitudes, faisabilités et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.85-114. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.85-114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds arc consistency for weighted CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.593-621. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrameDP: sensitive peptide detection on noisy matured sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.670-671. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeARN : a platform for detecting, clustering and annotating non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome annotation in plants and fungi: EuGène as a model platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157489308784340702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006 and 2007 Max-SAT evaluations: contributed instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Satisfiability, Boolean Modeling and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching RNA motifs and their intermolecular contacts with constraint networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (17), pp.2074-80. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching RNA motifs and their intermolecular contacts with constraint networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2074-2080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating alternative splicing detection into gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, Non paginé. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR(H)(T)AGene: multipopulation integrated genetic and radiation hybrid mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.1703-1704. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUGENE'HOM: a generic similarity-based gene finder using multiple homologous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (13), pp.3742-3745. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the plant pathogen Ralstonia solanacearum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Salanoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6871), pp.497-502. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415497a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring root symbiotic programs in the model legume Medicago truncatula using EST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Crespeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.5579-5592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring root symbiotic programs in the model legume Medicago truncatula using EST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Crespeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (24), pp.5579-5592. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods of gene prediction their strengths and weaknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.4103-4117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene finding in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, --, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining reversible DAC for Max-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 107, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio link frequency assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost P. Warners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009812409930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmonotonic Reasoning: from Complexity to Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (3-4), pp.207-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018939502485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite genetic map of the parasitoid wasp Trichogramma brassicae based on RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 150, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes valués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.339-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de problèmes de décision sous incertitude par des problèmes de satisfaction de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de solution dans les problèmes dynamiques de satisfaction de contraintes : bilan de quelques approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (3), pp.269-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogood recording for static and dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed point semantics for the ATMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PLL-Emmental pour l'apprentissage neuro-symbolique efficace de contraintes &amp; fonction objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning how to design biomolecules using a neuro-symbolic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISSAI - Heterogeneous Data and Large Representation Models in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Objective Discrete Graphical Model Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Methods and Models for (Bio)Catalysis and Synthetic Biology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered de novo design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Discrete Optimization with Soft Constraint.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling CP with Deep Learning for Molecular Design and SARS-CoV2 Variants Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edith Elkind, University of Oxford, UK, Aug 2023, Macao, China. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel optimization and its bicriteria approximation in computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Reason: Predict-then-Optimize vs Predict-and-Optimize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2023 Bridge on Constraint Programming and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design with Automated Reasoning and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques “machine learning/Deep learning in structural bioinformatics) du GDR BIM/ GT MASIM, Paris, 5-6 December 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR ChemBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Learning of Graphical Models for Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI workshop on Automated Reasoning &amp; Decision Making (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient low rank convex bounds for pairwise discrete Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-ninth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673535v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Cost Function Networks: feasibility, optimization and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de programmation par contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Programmation par Contraintes (AFPC), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Protein Design (by combining automated reasoning and learning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing Data into CP Models Using Graphical Model Learning and Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the computational frontiers of multistate protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle: entre logique et intuition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Science pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Graphical models - Pushing data into your models, The protein design case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness Landscape Analysis around the Optimum in Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecules with cost function networks - Bridging symbolic and numerical AI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR IA du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Computers Break (Serious) Puzzles with logic and (a different breed of) learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Académie des sciences Symposium on « Machine Learning for Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent algorithmic advances for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed energetic optimization, exploration and counting of sequence-conformation in Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Protein Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models - Connecting NP-complete frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Optimization on Large Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Baker Lab (Institute for Protein Design)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Weighted Counting for Affinity Computation: Beyond Determinism and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP16 - 22nd International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models - NP-complete optimization and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Association Française d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Ded Ends in (re)search - Emeritate of Marc de Maeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eméritat de Marc de Maeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate counting with deterministic guarantees for affinity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). FRA., May 2015, Metz, France. 500 p., </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAI 2015 : Advance in Bioinformatics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design as an Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRIA-IRISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journée Francilienne de Recherche Opérationnelle (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically During Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2014 - 26th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of CP/AI/OR solvers for optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically during Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.8-15, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer linear programming approach for genome scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic virtual arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.6, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2013 - Neuvièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Programmation par Contraintes (AFPC). FRA., Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Virtual Arc Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.098-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering decomposable global cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, Canada. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Programmation par Contraintes (AFPC). FRA., May 2012, Toulouse, France. pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining exact WCSP techniques and VNS search for solving MPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hosts to symbionts: integrated gene prediction for prokaryotic genomes using EuGene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. PAG Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012 - 8es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Decomposable Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise decomposition for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011 - Twenty-second International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition par paire pour l'optimisation combinatoire dans les modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 - Septièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated gene prediction for prokaryotic genomes using EuGene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011 - 12e édition du Colloque - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing global cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Preferences and Soft Contraints (Soft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guttiriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Preferences and Soft Constraints (Soft'11) in 17th Int. Conf. on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de tagSNP: une approche PLNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de régions génomiques homologues par un algorithme de flots avec coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2010, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parallel non serial dynamic programming for solving hard weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.8, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to valued constraint satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization in Markov Random Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Koncha-Zaspa, Ukraine. 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TagSNP selection using weighted CSP and russian doll search with tree decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-09 workshop on Constraint Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian doll search with tree decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization for graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Dechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2009 - International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States. 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local consistency for weighted CSP applied to ncRNA detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics October 5, 2005, Sitges (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme des Poupées Russes exploitant une décomposition arborescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle pour les CSP pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual arc consistency for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-third AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal soft arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Artificial Intelligence - IJCAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition arborescente et cohérence locale souple dans les CSP pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting tree decomposition and soft local consistency in weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first National Conference on Artificial Intelligence - AAAI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Boston, United States. 1115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelsoft: Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on constraint based methods for bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining constraint processing and pattern matching to describe and locate structured motifs in genomic sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IJCAI-05 Workshop on Modelling and Solving Problems with Constraints, Edindurgh, Scotland, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edimbourg, United Kingdom. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes complexes sur des réseaux de Croyance-Faisabilité-Désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of genetic and radiation hybrid maps of the pig: The second generation IMpRH maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Max-SAT as weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Principles and Practice of Constraint Programming - CP2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Kinsale, Ireland. pp.14, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45193-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene an eurocaryotic gene finder that combines several sources of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes biologie informatique mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc pour contraintes molles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales pour la Résolution Pratique des Problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et représentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Nationales du PRC-GDR Intelligence Artificielle Pôle de Recherches Coordonnées-Groupe de Recherche Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the optimum of constraint optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Schloss Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Evolutionary Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTHAGENE : Constructing and joining maximum likelihood genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian doll search for solving constraint optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed constraint satisfaction : a framework for decision problems under incomplete knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligence (AAAI 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Aug 1996, Portland, United States. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valued constraint satisfaction problems : hard and easy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International joint conference on artificial intelligence (IJCAI 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 1995, Montreal, Canada. pp.631-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring-based CSPs and valued CSPs: basic properties and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bistarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Over-Constrained Systems (OCS 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cassis, France. pp.111-150, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61479-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint satisfaction framework for decision under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Conference on Uncertainty in Artificial Intelligence (UAI 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogood recording for static and dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution reuse in dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'inconsistance dans les bases de connaissances : une approche syntaxique basée sur la logique des pénalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès "Reconnaissance des Formes et Intelligence Artificielle" (RFIA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour la cybernétique économique et technique; Association française pour l'intelligence artificielle, 1994, Toulouse, France. pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stubbornness : a possible enhancement for backjumping and nogood recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du problème de satisfaction de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées nationales du PRC GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction de contraintes souples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les Applications des Ensembles Flous (AEF 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement pratique de la flexibilité dans les problèmes sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bensana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghédira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées du PRC-Intelligence Artificielle 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRC-IA : Pôle de Recherches Coordonnées - Intelligence Artificielle, Oct 1992, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic constraint satisfaction problems or &amp;quot;How to handle soft constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference of Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Diffusion Models for Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered de novo design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness landscape analysis to improve computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New computational methods and tools for structure-based protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Neighborhood Search with Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU COST Action TD0801: statistical challenges on the 1000 euro genome sequences in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqAhead Scientific Meeting (COST Action BM1006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgium. EMBnet journal, 17 (Suppl. B), 2012, Proceedings SeqAhead Scientific Meeting (COST Action BM1006). </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENDELSOFT : Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. 2006, GénoToul 2006, Bioinformatique, Recueil des Posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential decision-making problems : representation and solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2010, 978-1-84821-174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques expérimentations sur des problèmes de satisfaction de contraintes académiques et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of Miniprotein Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2405, Springer US, pp.361-382, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1855-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valued Constraint Satisfaction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-207, 2020, AI Algorithms, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene: An Automated Integrative Gene Finder for Eukaryotes and Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Prediction : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press INC., Springer Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Methods in Molecular Biology, 978-1-4939-9173-0. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9173-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic search methods for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Protein Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6635-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6637-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de contraintes valués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Vol 2 : Algorithmes pour l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 364 p., 2014, 9782364930421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 374 p., 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of learning methods for the reconstruction of gene regulatory networks in a systems genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene network inference, verification of methods for systems genetics data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 130 p., 2013, 978-3-642-45161-4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelian error detection in complex pedigrees using weighted constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22, 2007, Frontiers in Artificial Intelligence and Applications, 978-1-60750-285-2 978-1-58603-798-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene finding in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu Q., Weiner M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and expression technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaton Publishing, pp.27-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.3615-3623. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion complétes des groupes de travail France IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- République Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse France IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. République Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Neuro-symbolic Problem Solving: Solver-Free Learning of Constraints and Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing symmetrical multi-component proteins using a hybrid generative AI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Combinatorial Mutational Enumeration of a protein functional site enables sequence-landscape mapping and identifies highly-mutated variants that retain activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Solà Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Adolf-Bryfogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven amino acid types suffice to reconstruct the core fold of RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sota Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monotonic reasoning: from complexity to algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport IRIT--96.07R, IRIT : Institut de recherche en informatique de Toulouse; Toulouse 3 Paul Sabatier. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. International Winter School on “Algorithms in Structural Bioinformatics – Computational Protein Design" (Algorithms for Computational Protein Design), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId565"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Schiex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322518. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Woolfson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Methods Primers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43586-025-00383-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete combinatorial mutational enumeration of a protein functional site enables sequence‐landscape mapping and identifies highly‐mutated variants that retain activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Solà Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vučinić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Adolf-Bryfogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (8), pp.e5109. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Salmonella Paratyphi A is motile and differs in the expression of flagella-chemotaxis, SPI-1 and carbon utilization pathways in comparison to intracellular S. Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helit Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Scharte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), 35 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (11), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated local search with partition crossover for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (11), pp.1522-1529. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.26174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Design with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (21), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222111741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity and Optimality in Cost Function Network Based Computational Protein Design Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.168. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14060168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular flexibility in computational protein design: an algorithmic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.gzab011. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzab011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Amino Acid Types Suffice to Create the Core Fold of RNA Polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sota Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya K Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 143 (39), pp.15998-16006. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c05367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive multistate protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), p. 122-130. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Models: Queries, Complexity, Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.4:1--4:22. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact or approximate inference in graphical models: why the choice is dictated by the treewidth, and how variable elimination can be exploited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), pp.89-133. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational design of symmetrical eight-bladed β-propeller proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Addy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staf Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Mylemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S205225251801480X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Neighborhood Search with Cost Function Networks To Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.8b00510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural homology approach for computational protein design with flexible backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam y J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes, incertitudes et modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost function network-based design of protein–protein interactions: predicting changes in binding affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (15), pp.2581-2589. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing exploration and exploitation in population-based sampling improves fragment-based de novo protein structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam Y.J. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.852-858. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Evan Staton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangle-based consistencies for cost function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.230-264. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9250-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zurletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractability-preserving Transformations of Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.166-189. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2016.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast search algorithms for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle E. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce R. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.1048 - 1058. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Discrete Energy Optimization on Large Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.5980 - 5989. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene-PP: a next generation automated annotation pipeline for prokaryotic genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (18), pp.2659-2661. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Annotation of Prokaryotic Genomes with EuGene-P: Application to Sinorhizobium meliloti 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Jardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting long tandem duplications in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network reconstruction using Bayesian networks, the Dantzig selector, the Lasso and their meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Ramadan-Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles E. D. Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Theobroma cacao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Guiltinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft arc consistency revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 174, pp.449-478. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on constraint-based approaches to preference modelling and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.453-455. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-010-9096-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre PFU, un modèle et des algorithmes génériques pour la décision séquentielle incluant incertitudes, faisabilités et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.85-114. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.85-114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds arc consistency for weighted CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.593-621. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrameDP: sensitive peptide detection on noisy matured sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.670-671. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeARN : a platform for detecting, clustering and annotating non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome annotation in plants and fungi: EuGène as a model platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157489308784340702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006 and 2007 Max-SAT evaluations: contributed instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Satisfiability, Boolean Modeling and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching RNA motifs and their intermolecular contacts with constraint networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (17), pp.2074-80. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching RNA motifs and their intermolecular contacts with constraint networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2074-2080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating alternative splicing detection into gene prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, Non paginé. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-6-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR(H)(T)AGene: multipopulation integrated genetic and radiation hybrid mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.1703-1704. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUGENE'HOM: a generic similarity-based gene finder using multiple homologous sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (13), pp.3742-3745. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene finding in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, --, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods of gene prediction their strengths and weaknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.4103-4117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the plant pathogen Ralstonia solanacearum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Salanoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6871), pp.497-502. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415497a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring root symbiotic programs in the model legume Medicago truncatula using EST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Crespeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30, pp.5579-5592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring root symbiotic programs in the model legume Medicago truncatula using EST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Crespeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (24), pp.5579-5592. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining reversible DAC for Max-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 107, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio link frequency assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost P. Warners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009812409930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmonotonic Reasoning: from Complexity to Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (3-4), pp.207-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018939502485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite genetic map of the parasitoid wasp Trichogramma brassicae based on RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 150, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes valués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.339-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de problèmes de décision sous incertitude par des problèmes de satisfaction de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (2), pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de solution dans les problèmes dynamiques de satisfaction de contraintes : bilan de quelques approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (3), pp.269-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogood recording for static and dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fixed point semantics for the ATMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PLL-Emmental pour l'apprentissage neuro-symbolique efficace de contraintes &amp; fonction objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Objective Discrete Graphical Model Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning how to design biomolecules using a neuro-symbolic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISSAI - Heterogeneous Data and Large Representation Models in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of symmetrical multi-component proteins using a hybrid generative AI approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Methods and Models for (Bio)Catalysis and Synthetic Biology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered de novo design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Discrete Optimization with Soft Constraint.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel optimization and its bicriteria approximation in computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Reason: Predict-then-Optimize vs Predict-and-Optimize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2023 Bridge on Constraint Programming and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling CP with Deep Learning for Molecular Design and SARS-CoV2 Variants Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edith Elkind, University of Oxford, UK, Aug 2023, Macao, China. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient low rank convex bounds for pairwise discrete Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-ninth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673535v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Design with Automated Reasoning and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Systems and Synthetic Biology (BioSynSys2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Protein Design with Automated Reasoning and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques “machine learning/Deep learning in structural bioinformatics) du GDR BIM/ GT MASIM, Paris, 5-6 December 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR ChemBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Learning of Graphical Models for Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI workshop on Automated Reasoning &amp; Decision Making (ARDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Protein Design (by combining automated reasoning and learning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Cost Function Networks: feasibility, optimization and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de programmation par contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Programmation par Contraintes (AFPC), Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing Data into CP Models Using Graphical Model Learning and Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the computational frontiers of multistate protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle: entre logique et intuition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Science pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Graphical models - Pushing data into your models, The protein design case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness Landscape Analysis around the Optimum in Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.355-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecules with cost function networks - Bridging symbolic and numerical AI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR IA du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Computers Break (Serious) Puzzles with logic and (a different breed of) learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Académie des sciences Symposium on « Machine Learning for Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent algorithmic advances for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Programming (ISMP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Scalable Uncertainty Management (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models - NP-complete optimization and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Association Française d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Ded Ends in (re)search - Emeritate of Marc de Maeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eméritat de Marc de Maeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed energetic optimization, exploration and counting of sequence-conformation in Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Prague Protein Spring Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models - Connecting NP-complete frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Optimization on Large Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Baker Lab (Institute for Protein Design)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Weighted Counting for Affinity Computation: Beyond Determinism and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP16 - 22nd International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journée Francilienne de Recherche Opérationnelle (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate counting with deterministic guarantees for affinity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (UL). FRA., May 2015, Metz, France. 500 p., </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAI 2015 : Advance in Bioinformatics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design as an Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRIA-IRISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer linear programming approach for genome scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically During Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2014 - 26th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically during Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.8-15, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01228369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of CP/AI/OR solvers for optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic virtual arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.6, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2013 - Neuvièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Programmation par Contraintes (AFPC). FRA., Jun 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Virtual Arc Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.098-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering decomposable global cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, Canada. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining exact WCSP techniques and VNS search for solving MPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Programmation par Contraintes (AFPC). FRA., May 2012, Toulouse, France. pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012 - 8es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hosts to symbionts: integrated gene prediction for prokaryotic genomes using EuGene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. PAG Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Decomposable Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise decomposition for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011 - Twenty-second International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition par paire pour l'optimisation combinatoire dans les modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 - Septièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated gene prediction for prokaryotic genomes using EuGene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauviac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011 - 12e édition du Colloque - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing global cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Preferences and Soft Contraints (Soft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Sep 2011, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Global Cost Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guttiriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Loudni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Preferences and Soft Constraints (Soft'11) in 17th Int. Conf. on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de tagSNP: une approche PLNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de régions génomiques homologues par un algorithme de flots avec coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2010, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards parallel non serial dynamic programming for solving hard weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.8, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to valued constraint satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization in Markov Random Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Koncha-Zaspa, Ukraine. 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme des Poupées Russes exploitant une décomposition arborescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian doll search with tree decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization for graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Dechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2009 - International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States. 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TagSNP selection using weighted CSP and russian doll search with tree decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP-09 workshop on Constraint Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local consistency for weighted CSP applied to ncRNA detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics October 5, 2005, Sitges (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual arc consistency for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-third AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc virtuelle pour les CSP pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal soft arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Artificial Intelligence - IJCAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition arborescente et cohérence locale souple dans les CSP pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelsoft: Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting tree decomposition and soft local consistency in weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first National Conference on Artificial Intelligence - AAAI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Boston, United States. 1115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on constraint based methods for bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining constraint processing and pattern matching to describe and locate structured motifs in genomic sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth IJCAI-05 Workshop on Modelling and Solving Problems with Constraints, Edindurgh, Scotland, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edimbourg, United Kingdom. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes complexes sur des réseaux de Croyance-Faisabilité-Désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of genetic and radiation hybrid maps of the pig: The second generation IMpRH maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Max-SAT as weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Larrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Meseguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Principles and Practice of Constraint Programming - CP2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Kinsale, Ireland. pp.14, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45193-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d'arc pour contraintes molles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales pour la Résolution Pratique des Problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene an eurocaryotic gene finder that combines several sources of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes biologie informatique mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTHAGENE : Constructing and joining maximum likelihood genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et représentation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Nationales du PRC-GDR Intelligence Artificielle Pôle de Recherches Coordonnées-Groupe de Recherche Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the optimum of constraint optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Schloss Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Evolutionary Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy arc consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Régin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russian doll search for solving constraint optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed constraint satisfaction : a framework for decision problems under incomplete knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National American Conference on Artificial Intelligence (AAAI 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Aug 1996, Portland, United States. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring-based CSPs and valued CSPs: basic properties and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bistarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Over-Constrained Systems (OCS 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cassis, France. pp.111-150, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61479-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valued constraint satisfaction problems : hard and easy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International joint conference on artificial intelligence (IJCAI 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 1995, Montreal, Canada. pp.631-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint satisfaction framework for decision under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Conference on Uncertainty in Artificial Intelligence (UAI 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogood recording for static and dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution reuse in dynamic constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stubbornness : a possible enhancement for backjumping and nogood recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'inconsistance dans les bases de connaissances : une approche syntaxique basée sur la logique des pénalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès "Reconnaissance des Formes et Intelligence Artificielle" (RFIA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour la cybernétique économique et technique; Association française pour l'intelligence artificielle, 1994, Toulouse, France. pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du problème de satisfaction de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées nationales du PRC GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic constraint satisfaction problems or &amp;quot;How to handle soft constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference of Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction de contraintes souples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les Applications des Ensembles Flous (AEF 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement pratique de la flexibilité dans les problèmes sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bensana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghédira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées du PRC-Intelligence Artificielle 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRC-IA : Pôle de Recherches Coordonnées - Intelligence Artificielle, Oct 1992, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Diffusion Models for Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered de novo design of miniprotein binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Second International Joint Conference on Artificial Intelligence (IJCAI-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New computational methods and tools for structure-based protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam y J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness landscape analysis to improve computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Neighborhood Search with Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tropism and host-pathogen interplay of typhoidal Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , 2017, Journées Ouvertes en Biologie, Informatique et Mathématiques. JOBIM 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU COST Action TD0801: statistical challenges on the 1000 euro genome sequences in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqAhead Scientific Meeting (COST Action BM1006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgium. EMBnet journal, 17 (Suppl. B), 2012, Proceedings SeqAhead Scientific Meeting (COST Action BM1006). </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENDELSOFT : Mendelian error detection in complex pedigree using weighted constraint satisfaction techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. 2006, GénoToul 2006, Bioinformatique, Recueil des Posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential decision-making problems : representation and solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2010, 978-1-84821-174-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques expérimentations sur des problèmes de satisfaction de contraintes académiques et réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Design of Miniprotein Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2405, Springer US, pp.361-382, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1855-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valued Constraint Satisfaction Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-207, 2020, AI Algorithms, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGene: An Automated Integrative Gene Finder for Eukaryotes and Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Prediction : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press INC., Springer Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Methods in Molecular Biology, 978-1-4939-9173-0. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9173-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic search methods for computational protein design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Protein Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6635-6. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6637-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de contraintes valués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Vol 2 : Algorithmes pour l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 364 p., 2014, 9782364930421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 374 p., 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of learning methods for the reconstruction of gene regulatory networks in a systems genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene network inference, verification of methods for systems genetics data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 130 p., 2013, 978-3-642-45161-4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelian error detection in complex pedigrees using weighted constraint satisfaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22, 2007, Frontiers in Artificial Intelligence and Applications, 978-1-60750-285-2 978-1-58603-798-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene finding in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu Q., Weiner M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and expression technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaton Publishing, pp.27-43, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.3615-3623. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2023/402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion complétes des groupes de travail France IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- République Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse France IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. République Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Esquirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Neuro-symbolic Problem Solving: Solver-Free Learning of Constraints and Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promiscuous structural cross-compatibilities between major shell components of Klebsiella pneumoniae bacterial microcompartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing symmetrical multi-component proteins using a hybrid generative AI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Combinatorial Mutational Enumeration of a protein functional site enables sequence-landscape mapping and identifies highly-mutated variants that retain activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Solà Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Adolf-Bryfogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Coupling of Deep Learning with Logical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven amino acid types suffice to reconstruct the core fold of RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sota Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in graphical models: variable elimination and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monotonic reasoning: from complexity to algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport IRIT--96.07R, IRIT : Institut de recherche en informatique de Toulouse; Toulouse 3 Paul Sabatier. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Protein Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. International Winter School on “Algorithms in Structural Bioinformatics – Computational Protein Design" (Algorithms for Computational Protein Design), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId565"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04855220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Albanese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Tagami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Woolfson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-025-00383-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzab011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Yagi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya K Padhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c05367" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111741" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03436420v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Addy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staf Wouters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225251801480X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam y J Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viricel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Y.J. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H&#244;ng Hi&#234;p Nguy&#234;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9250-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E. Roberts" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Donald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24290" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu366" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-83" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Ramadan-Alban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.02.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Meseguer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-010-9096-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/012D51659EA5CBD15FEC4777CA7F106D0CCBC928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.85-114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC0AEA615112B3EDF5A6BB4EA55CB7847077354/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.2797" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-21" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489308784340702" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Heras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Larrosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Givry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427288v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouz&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427230v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blayo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseguer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lobjois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Warners" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009812409930" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7DC3C3CC30A8FF32FF000574596AA78D2908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018939502485" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689261v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688777v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700521v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayrol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palmade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556854v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/402" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021862v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787572v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223586v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787578v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673535v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durante" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223596v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737195v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154354v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785414v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603552v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603273v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828389v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_46" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603888v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269259v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_15" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603297v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602148v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602147v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743901v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228369v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.13" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480384" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830411v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830307v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807348v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744861v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744726v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748784v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017977v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guttiriez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812620v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8SGW0CG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812930v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813239v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820716v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Dechter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Marinescu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387845v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292640v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752851v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754114v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755023v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Verfaillie" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000053v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rink" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beattie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_25" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WS5BDH3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770502v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765509v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769900v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa Pereira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Ndiaye" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768589v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765613v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765754v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771457v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;gin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766400v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770543v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838379v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61479-6_19" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVL2JKTW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774878v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778823v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774709v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774966v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778063v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bensana" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773457v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787355v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223508v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.280" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211740.html" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837978v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03675514v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1855-4_17" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942366v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06167-8_7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790731v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9173-0_6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9173-0_6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605191v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795963v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808635v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillermin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/book/978-3-642-45160-7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45161-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814634v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/3893" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620804v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blayo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227460v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963117v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785477v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- R&#233;publique Fran&#231;aise" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785723v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;publique Fran&#231;aise" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850710v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Esquirol" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247524v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gambardella" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432033v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Bowman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223306v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Padhi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842327v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786907v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Azizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04855220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Albanese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Tagami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Woolfson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-025-00383-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scharte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111741" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060168" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzab011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Yagi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya K Padhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c05367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz497" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03436420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Addy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staf Wouters" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225251801480X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam y J Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viricel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Y.J. Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H&#244;ng Hi&#234;p Nguy&#234;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9250-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E. Roberts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce R. Donald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu366" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Jardinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-83" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Ramadan-Alban" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.02.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Meseguer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-010-9096-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/012D51659EA5CBD15FEC4777CA7F106D0CCBC928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.85-114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC0AEA615112B3EDF5A6BB4EA55CB7847077354/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.2797" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-21" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489308784340702" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Heras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Larrosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Givry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg586" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427230v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouz&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blayo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseguer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lobjois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Warners" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009812409930" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7DC3C3CC30A8FF32FF000574596AA78D2908E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018939502485" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689261v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688777v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700521v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayrol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palmade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534830v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222883v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556854v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673535v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durante" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787572v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223586v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787578v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737195v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223596v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154354v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785414v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785380v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603273v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_46" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269259v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_15" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602150v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743901v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228369v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480384" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830411v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830307v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807348v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744861v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748784v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017977v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guttiriez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812620v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753702v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W8SGW0CG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812930v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387845v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820716v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Dechter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Marinescu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813239v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362190v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292640v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754114v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813118v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755023v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Verfaillie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Vitezica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000053v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rink" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beattie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_25" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WS5BDH3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770502v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765754v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769900v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa Pereira" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Ndiaye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768589v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765613v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771457v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. R&#233;gin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766400v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770543v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838379v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Montanari" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61479-6_19" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVL2JKTW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774878v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774709v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778823v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773457v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774966v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bensana" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gh&#233;dira" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04787355v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223508v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225657v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603254v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cerruti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747129v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.280" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750733v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848211740.html" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837978v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03675514v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1855-4_17" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942366v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06167-8_7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790731v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9173-0_6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9173-0_6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605191v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6637-0_4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795963v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808635v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillermin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/book/978-3-642-45160-7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45161-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814634v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/3893" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620804v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blayo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227460v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785477v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- R&#233;publique Fran&#231;aise" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785723v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;publique Fran&#231;aise" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850710v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Esquirol" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247524v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gambardella" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974595v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646620v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432033v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Bowman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223306v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Padhi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197655v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842327v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786907v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>