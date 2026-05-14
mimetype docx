--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -153,51 +153,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.104642. </w:t>
+              <w:t xml:space="preserve">, 2026, 31 (3), pp.104642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.drudis.2026.104642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -338,295 +338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring airway biological barriers: Implications for IgG-based therapeutics in respiratory infections</w:t>
+                <w:t xml:space="preserve">A breath of fresh air: inhaled antibodies to combat respiratory infectious diseases - a clinical trial overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Pichon</w:t>
+                <w:t xml:space="preserve">Noémie Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Parent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114817⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17425247.2024.2446608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241299v1</w:t>
+                <w:t xml:space="preserve">hal-04976146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A breath of fresh air: inhaled antibodies to combat respiratory infectious diseases - a clinical trial overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring airway biological barriers: Implications for IgG-based therapeutics in respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Graeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Alphonse</w:t>
+                <w:t xml:space="preserve">Alexander Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.197-218. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17425247.2024.2446608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2025.114817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976146v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between Lactobacillus murinus and anti-PcrV antibody delivered in the airways to boost protection against Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -729,64 +729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteolytic airway environment associated with pneumonia acts as a barrier for treatment with anti-infective antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,51 +850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers for orally inhaled therapeutic antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Checkpoint and Anti-Angiogenic Antibodies for the Treatment of Non-Small Cell Lung Cancer in the European Union and United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaize Chili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,468 +1718,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation of Immuno-Therapeutics/- Prophylactics to Fight Respiratory Tract Infections: An Appropriate Drug at the Right Place!</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the interplay between the genotoxic and probiotic activities of Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille V Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02760⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439828v1</w:t>
+                <w:t xml:space="preserve">inserm-02320208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regenerating family member 3 β instigates IL-17A-mediated neutrophil recruitment downstream of NOD1/2 signalling for controlling colonisation resistance independently of microbiota community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sho Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (7), pp.1190-1199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the interplay between the genotoxic and probiotic activities of Escherichia coli Nissle 1917</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhalation of Immuno-Therapeutics/- Prophylactics to Fight Respiratory Tract Infections: An Appropriate Drug at the Right Place!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexie Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heuzé-Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008029. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02320208v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In a murine model of acute lung infection, airway administration of a therapeutic antibody confers greater protection than parenteral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dalonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The probiotic strain Escherichia coli Nissle 1917 prevents papain-induced respiratory barrier injury and severe allergic inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,605 +2358,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic antibodies: A new era in the treatment of respiratory diseases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Insights on animal models to investigate inhalation therapy: Relevance for biotherapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reckamp</w:t>
+                <w:t xml:space="preserve">L.A. Dailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Amanam</w:t>
+                <w:t xml:space="preserve">L. Vecellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Plantier</w:t>
+                <w:t xml:space="preserve">M. de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189, pp.149-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536 (1), pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2018.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439820v1</w:t>
+                <w:t xml:space="preserve">hal-02439838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on animal models to investigate inhalation therapy: Relevance for biotherapeutics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic antibodies: A new era in the treatment of respiratory diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">K. Reckamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Dailey</w:t>
+                <w:t xml:space="preserve">I. Amanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vecellio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. de Monte</w:t>
+                <w:t xml:space="preserve">L. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.149-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02439838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu and delta opioid receptor knockout mice show increased colonic sensitivity</w:t>
+                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reiss</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhian Alice Ceredig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin-Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Barreau</w:t>
+                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (4), pp.623-634. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejp.965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607491v1</w:t>
+                <w:t xml:space="preserve">hal-01608529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food contaminant deoxynivalenol exacerbates the genotoxicity of gut microbiota</w:t>
+                <w:t xml:space="preserve">Mu and delta opioid receptor knockout mice show increased colonic sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
+                <w:t xml:space="preserve">Rhian Alice Ceredig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martin-Bizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">J. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Loureiro-Bracarense</w:t>
+                <w:t xml:space="preserve">Frédérick Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), 11 p. </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.623-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00007-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejp.965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608529v1</w:t>
+                <w:t xml:space="preserve">hal-01607491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Administration of the Probiotic Strain &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Nissle 1917 Reduces Susceptibility to Neuroinflammation and Repairs Experimental Autoimmune Encephalomyelitis-Induced Intestinal Barrier Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early settlers: which E. coli strains do you not want at birth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,64 +3284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde trafficking inhibitor of Shiga toxins reduces morbidity and mortality of mice infected with enterohemorrhagic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Shima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Batista Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Jabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3686,64 +3686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally acquired genotoxic Escherichia coli alters offspring's intestinal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,429 +3814,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOD2 prevents emergence of disease-predisposing microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockade of IL-1R signaling diminishes Paneth cell depletion and Toxoplasma gondii induced ileitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Normand</w:t>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lea Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couturier-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American journal of Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180087v1</w:t>
+                <w:t xml:space="preserve">hal-02651056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis, a new medical concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (6-7), pp.586-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2013296011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of IL-1R signaling diminishes Paneth cell depletion and Toxoplasma gondii induced ileitis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOD2 prevents emergence of disease-predisposing microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+                <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Brault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of Clinical and Experimental Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.353-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.25275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651056v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOD2-mediated dysbiosis predisposes mice to transmissible colitis and colorectal cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couturier-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateequr Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle de Arcangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; producing colibactin triggers premature and transmissible senescence in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,64 +4443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.501-509. </w:t>
@@ -4672,90 +4672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote control of intestinal tumorigenesis by innate immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (5), pp.1749-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Learth Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andressa de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Microbiology and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (1), pp.35-42. </w:t>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C Alves-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Victoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique P Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5069,64 +5069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of TNF receptors 1 and 2 in the control of polymicrobial sepsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marc Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD14 works with toll-like receptor 2 to contribute to recognition and control of Listeria monocytogenes infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant-negative inhibitors of soluble TNF attenuate experimental arthritis without suppressing innate immunity to infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Zalevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei A Ezhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Pitiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,90 +6046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A c-type lectin triggers immune surveillance by innate lymphoid cells for eradication of attaching-and-effacing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sho Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Zacharioudaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. United European Gastroenterology: Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
@@ -6190,51 +6190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary Delivery of Antibody for the Treatment of Respiratory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heuzé-Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2010296. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6450,51 +6450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopaline-mediated zinc uptake by Pseudomonas aeruginosa determines several clinically relevant phenotypes and infection outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupinder Kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;cher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00453-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graeter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schnell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2024.2446608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Pitiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Blin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2023.2249821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouvart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Mayor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9020151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reckamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Al Ojaimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.108022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pavlovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaize Chili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02760" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le B&#233;richel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Philippeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29689-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilleminault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reckamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amanam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plantier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2018.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXNJS53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dailey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecellio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Monte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Alice Ceredig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.965" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Nakayama-Imaohji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Hirota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Yamasaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Yoneda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nariya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00091.2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.25275" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couturier-Maillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI62236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin N Couper" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barnes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius C R Hafalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3401" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Alves-Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique P Lemos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marc Poisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Mitchell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Q Cunha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dessein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gironella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.168443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-168T9LKN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeilschifter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/588815" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zalevsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ezhevsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Steed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47567-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bosc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ball" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tribout" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupinder Kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;cher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00453-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alphonse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2024.2446608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graeter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schnell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2025.114817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barba Goudiaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Pitiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2024.101330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Blin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2023.2249821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouvart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Mayor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9020151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reckamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Al Ojaimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.108022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pavlovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaize Chili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02320208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V Chagneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Kitamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02760" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.04.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le B&#233;richel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Philippeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29689-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dailey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecellio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Monte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilleminault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reckamp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amanam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plantier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2018.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXNJS53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Bizon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Loureiro-Bracarense" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00007-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Alice Ceredig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Nakayama-Imaohji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Hirota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Yamasaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Yoneda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nariya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148887" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00091.2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859355v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.28932" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Brault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couturier-Maillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.25275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr Rehman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI62236" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba Louaka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077157" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marcq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gutmicrobes.21737" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin N Couper" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barnes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius C R Hafalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3401" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Freitas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Alves-Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique P Lemos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marc Poisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane A Mitchell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Q Cunha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dessein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gironella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.168443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-168T9LKN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeilschifter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/588815" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schnyder-Candrian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schnyder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2007.00566.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zalevsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ezhevsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Steed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47567-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292601v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bosc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ball" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tribout" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>