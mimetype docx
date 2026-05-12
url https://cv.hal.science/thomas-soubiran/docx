--- v0 (2026-03-26)
+++ v1 (2026-05-12)
@@ -307,372 +307,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil du consentement dans le traitement de données personnelles en SHS</w:t>
+                <w:t xml:space="preserve">Jalons historiques du codage des caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LIA PRINciPe : La recherche en sciences sociales du point de vue des enquêté·es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GT Gouvernance et régulation d’Internet du Centre internet et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424283v1</w:t>
+                <w:t xml:space="preserve">hal-04463554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons historiques du codage des caractères</w:t>
+                <w:t xml:space="preserve">Le recueil du consentement dans le traitement de données personnelles en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GT Gouvernance et régulation d’Internet du Centre internet et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque du LIA PRINciPe : La recherche en sciences sociales du point de vue des enquêté·es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463554v1</w:t>
+                <w:t xml:space="preserve">hal-04424283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en conformité des traitements de données personnelles en SHS : bases épistémologiques pour la négociation</w:t>
+                <w:t xml:space="preserve">Classification spectrale de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la PUD-GA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820947v1</w:t>
+                <w:t xml:space="preserve">hal-02419392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarante ans de délibérations de la Cnil. Analyse thématique de l’évolution d’un corps de doctrine</w:t>
+                <w:t xml:space="preserve">La mise en conformité des traitements de données personnelles en SHS : bases épistémologiques pour la négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Histoire, langues et textométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIREH, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la PUD-GA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821003v1</w:t>
+                <w:t xml:space="preserve">hal-03820947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification spectrale de graphes</w:t>
+                <w:t xml:space="preserve">Quarante ans de délibérations de la Cnil. Analyse thématique de l’évolution d’un corps de doctrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque Histoire, langues et textométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREH, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419392v1</w:t>
+                <w:t xml:space="preserve">hal-03821003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse thématique du graphe des signatures à un site de pétitions en ligne</w:t>
               </w:r>
@@ -1948,667 +1948,667 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01577546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désignation du délégué à la protection des données pour les unités de recherche avec la ligne de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Coded Character Sets Design History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sgp2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR du séminaire Protection des données et recherche du 23/09/2020 : Retours d’expérience de délégués à la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanies administratives et théorie des ensembles (Quantilille 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unicode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte de données révélant l’origine des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR du séminaire Protection des données et recherche du 10/11/2020 : Julien Rossi — « Aux origines du droit à la protection des données à caractère personnel : une idéologie individualiste ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de délibérations de la Cnil. Analyse thématique de l’évolution d’un corps de doctrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de mots. Saisir le passé grâce aux données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, p.249-280, 2023, 979-10-351-0887-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395281v1</w:t>
-              </w:r>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-04446011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2994,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04424283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03821003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02419392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02419400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Legris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bright" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bermudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sgp2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Yazdanpanah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04424283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02419392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03821003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02419400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02445203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Legris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bright" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bermudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sgp2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04463544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Yazdanpanah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>