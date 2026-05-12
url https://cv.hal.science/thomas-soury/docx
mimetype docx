--- v0 (2026-04-06)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Soury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra de cour en France (XVIIe-XVIIIe siècle) : goût, espaces, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits dérivés et économie des spectacles lyriques en France (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04605525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra à la cour au temps de Louis XVI (1770-1789) : un genre de cour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'opéra de cour en France (XVIIe-XVIIIe siècle) : goût, espaces, pratiques, 2025 (26), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra de cour : une notion pertinente pour la France ? Analyse d’un système de production au service du prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05320521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et la révision de ses opéras : étude d'une adaptation de la cour à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (113), pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier privé à la postérité : histoire et étude du manuscrit autographe des Paladins de Jean-Philippe Rameau (1760)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de maître de musique d’Église (XVIIe-XVIIIe siècles). Activités, sociologie, carrières, dir. Bernard Dompnier et Jean Duron, Turnhout, Brepols, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Conduisez les Plaisirs dans les climats lointains”. L’étrange ballet des Indes galantes de Fuzelier et Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Baccalauréat 2021, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam… 100 ans de musicologie à travers les nécrologies de la Revue de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie, 103 (2), p. 329-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le centenaire de la Revue de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), p. 311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’atelier de Rameau et Cahusac : le cas de Zaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, p. 27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cahusac librettiste et théoricien : un collaborateur majeur à l’œuvre de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), p. 33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Desmarest. Vénus et Adonis. Ed. Jean Duron, Versailles, Centre de musique baroque de Versailles, 2010 (&amp;quot;Monumentales&amp;quot;, V.3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera poet: an author without autority?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Dratwicki; Julien Dubruque; Thomas Lecomte; Barbara Nestola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023, 978-2-503-60478-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04249048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article COUPE (Belles-lettres) (vol IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-782-3/, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article COUPER un opéra (vol. IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-790-1/, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Librettistes de Rameau et de ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fayard, pp.473-479, 2021, Du Roi-Soleil à la Révolution, 978-2213709901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des genres sous Louis XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fayard, pp.436-444, 2021, Du Roi-Soleil à la Révolution, 978-2213709901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing attributions to Louis de Cahusac of librettos of Rameau’s Io, Zéphire and Nélée et Mirthis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Sadler; Shirley Thompson; Jonathan Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Operas of Rameau : Genesis, Staging, Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.80-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actes de ballet : un genre à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Legrand; Remy-Michel Trotier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En un acte. Les Actes de ballet de Jean-Philippe Rameau (1745-1757)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, p. 85-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice contributeur sur Louis de Cahusac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://enccre.academie-sciences.fr/encyclopedie/contributeur/cahusac, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et Bacchus : de la chanson à boire à la scène de l'Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la musique. Accords et désaccords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 40-46, 2018, 978-2-07-277160-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et le cor sonneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Trompe de chasse ad libitum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, p. 63-82, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article DEBORDEMENT (vol. IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-1671-1/, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05371804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article ESCALADE DES TITANS (vol. V, 1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique et collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v5-1875-1/, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05371809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de Rameau à Lille à travers les matériels de Raparlier du fonds Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bouissou; Graham Sadler; Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rameau, entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, p. 271-290., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Société Jean-Philippe Rameau, V (1), 2023, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Io, réduction clavier-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Société Jean-Philippe Rameau, V (1), 2023, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Craim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury, Alexandre De Craim. Aedam Musicae, 2022, Raphaëlle Legrand, 978-2-919046-75-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Paladins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Jean-Philippe Rameau, IV (28), 2020, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Jean-Philippe Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IV (14), v-60 p., 2014, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Bärenreiter, LXXV-275 p., 2014, Jean-Philippe Rameau, Opera omnia, Sylvie Bouissou, 979-0-006-52336-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Jean-Philippe Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IV (14), 2013, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opéra de cour en France aux XVIIe et XVIIIe siècles. Goût, espaces, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles; Université Lyon 2 - IHRIM, Jun 2023, Versailles, Centre de musique baroque de Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les lieux du Mercure galant. Cartographie numérique et géolocalisation au service de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et Humanités numériques. Questions sémiotiques, enjeux épistémologiques et disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piéjus, Anne; Soury, Thomas, Jan 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser un thésaurus. Aspects scientifiques et informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et Humanités numériques. Questions sémiotiques, enjeux épistémologiques et disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piéjus, Anne; Soury, Thomas, Jan 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Soury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra à la cour au temps de Louis XVI (1770-1789) : un genre de cour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'opéra de cour en France (XVIIe-XVIIIe siècle) : goût, espaces, pratiques, 2025 (26), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05322932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra de cour : une notion pertinente pour la France ? Analyse d’un système de production au service du prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05320521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et la révision de ses opéras : étude d'une adaptation de la cour à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (113), pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’atelier privé à la postérité : histoire et étude du manuscrit autographe des Paladins de Jean-Philippe Rameau (1760)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de maître de musique d’Église (XVIIe-XVIIIe siècles). Activités, sociologie, carrières, dir. Bernard Dompnier et Jean Duron, Turnhout, Brepols, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Conduisez les Plaisirs dans les climats lointains”. L’étrange ballet des Indes galantes de Fuzelier et Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Baccalauréat 2021, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam… 100 ans de musicologie à travers les nécrologies de la Revue de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie, 103 (2), p. 329-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le centenaire de la Revue de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), p. 311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’atelier de Rameau et Cahusac : le cas de Zaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, p. 27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Cahusac librettiste et théoricien : un collaborateur majeur à l’œuvre de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1), p. 33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Desmarest. Vénus et Adonis. Ed. Jean Duron, Versailles, Centre de musique baroque de Versailles, 2010 (&amp;quot;Monumentales&amp;quot;, V.3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (2), pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04903143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opéra de cour en France (XVIIe-XVIIIe siècle) : goût, espaces, pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vuy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05325138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits dérivés et économie des spectacles lyriques en France (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drama and Performance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04605525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera poet: an author without autority?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Dratwicki; Julien Dubruque; Thomas Lecomte; Barbara Nestola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023, 978-2-503-60478-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04249048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article COUPER un opéra (vol. IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-790-1/, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article COUPE (Belles-lettres) (vol IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-782-3/, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des genres sous Louis XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fayard, pp.436-444, 2021, Du Roi-Soleil à la Révolution, 978-2213709901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing attributions to Louis de Cahusac of librettos of Rameau’s Io, Zéphire and Nélée et Mirthis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Sadler; Shirley Thompson; Jonathan Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Operas of Rameau : Genesis, Staging, Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.80-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Librettistes de Rameau et de ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fayard, pp.473-479, 2021, Du Roi-Soleil à la Révolution, 978-2213709901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actes de ballet : un genre à part ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Legrand; Remy-Michel Trotier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En un acte. Les Actes de ballet de Jean-Philippe Rameau (1745-1757)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aedam Musicae, p. 85-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice contributeur sur Louis de Cahusac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://enccre.academie-sciences.fr/encyclopedie/contributeur/cahusac, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05372554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et le cor sonneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Trompe de chasse ad libitum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montbel, p. 63-82, 2018, 978-2-35653-135-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameau et Bacchus : de la chanson à boire à la scène de l'Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la musique. Accords et désaccords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, p. 40-46, 2018, 978-2-07-277160-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article DEBORDEMENT (vol. IV, 1754)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v4-1671-1/, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05371804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et dossier critique de l'article ESCALADE DES TITANS (vol. V, 1755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition numérique et collaborative et critique de l'Encyclopédie (1751-1772)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://enccre.academie-sciences.fr/encyclopedie/article/v5-1875-1/, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05371809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de Rameau à Lille à travers les matériels de Raparlier du fonds Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bouissou; Graham Sadler; Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rameau, entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, p. 271-290., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Io</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Société Jean-Philippe Rameau, V (1), 2023, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Io, réduction clavier-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Société Jean-Philippe Rameau, V (1), 2023, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ballet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Craim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury, Alexandre De Craim. Aedam Musicae, 2022, Raphaëlle Legrand, 978-2-919046-75-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Paladins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Jean-Philippe Rameau, IV (28), 2020, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Soury. Bärenreiter, LXXV-275 p., 2014, Jean-Philippe Rameau, Opera omnia, Sylvie Bouissou, 979-0-006-52336-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Jean-Philippe Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IV (14), v-60 p., 2014, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rameau, Les Fêtes de l'Hymen et de l'Amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saint-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Jean-Philippe Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IV (14), 2013, Opera omnia Rameau, Sylvie Bouissou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nestola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opéra de cour en France aux XVIIe et XVIIIe siècles. Goût, espaces, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles; Université Lyon 2 - IHRIM, Jun 2023, Versailles, Centre de musique baroque de Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les lieux du Mercure galant. Cartographie numérique et géolocalisation au service de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et Humanités numériques. Questions sémiotiques, enjeux épistémologiques et disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piéjus, Anne; Soury, Thomas, Jan 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser un thésaurus. Aspects scientifiques et informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berton-Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologie et Humanités numériques. Questions sémiotiques, enjeux épistémologiques et disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piéjus, Anne; Soury, Thomas, Jan 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Yves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Craim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA7569/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8858_90/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Yves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Craim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA7569/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8858_90/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>