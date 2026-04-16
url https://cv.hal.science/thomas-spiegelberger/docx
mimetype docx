--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -100,667 +100,667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une grille de lecture pour évaluer la pertinence écologique des projets de site naturel de compensation</w:t>
+                <w:t xml:space="preserve">Place des sites naturels de compensation dans la séquence « Éviter-Réduire-Compenser » et panorama des problématiques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38, pp.62-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.09⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 38, pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632654v1</w:t>
+                <w:t xml:space="preserve">hal-03624230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels mélanges de semences sauvages et locales pour revégétaliser les milieux ouverts dégradés des Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie van Es</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2022a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites naturels de compensation : quels freins et perspectives ? - Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des sites naturels de compensation dans la séquence « Éviter-Réduire-Compenser » et panorama des problématiques associées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+                <w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïta Tschanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.02⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624230v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d’une grille de lecture pour évaluer la pertinence écologique des projets de site naturel de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543278v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
               </w:r>
@@ -874,1840 +874,1840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de la séquence ERC : quels enjeux liés au changement d'échelle spatiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the concept of local seeds in restoration ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Gaucherand</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.10⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.1327-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610171v1</w:t>
+                <w:t xml:space="preserve">hal-02919012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the concept of local seeds in restoration ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+                <w:t xml:space="preserve">Éviter, réduire, compenser : et si l'on s'organisait à l'échelle des territoires ? - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.13262⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.3-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919012v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éviter, réduire, compenser : et si l'on s'organisait à l'échelle des territoires ? - Avant-propos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610167v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La territorialisation de la séquence ERC : quels enjeux liés au changement d'échelle spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02396658v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus - Le dispositif « Sentinelles des Alpes » de la Zone atelier Alpes : un outil et une démarche pour réussir l'adaptation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.17⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391502v1</w:t>
+                <w:t xml:space="preserve">hal-02404450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">C. Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Which factors contribute to uncertain outcomes of biodiversity offsets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keribiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404450v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Focus - Le dispositif « Sentinelles des Alpes » de la Zone atelier Alpes : un outil et une démarche pour réussir l'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which factors contribute to uncertain outcomes of biodiversity offsets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Keribiou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 231, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608661v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Un cadre méthodologique pour évaluer l'équivalence entre pertes et gains de biodiversité induits par les projets d'aménagement et leurs mesures compensatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeret</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Crouzat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS 49, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608659v1</w:t>
+                <w:t xml:space="preserve">hal-02159075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality alters drivers of soil enzyme activity in subalpine grassland soil undergoing climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377978v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre méthodologique pour évaluer l'équivalence entre pertes et gains de biodiversité induits par les projets d'aménagement et leurs mesures compensatoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+                <w:t xml:space="preserve">Seasonality alters drivers of soil enzyme activity in subalpine grassland soil undergoing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T.E. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Bjorn J.M. Robroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, HS 49, 9 p. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159075v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques de revégétalisation de milieux ouverts et perspectives pour la constitution d’une filière de semences d’origine locale en montagne alpine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+                <w:t xml:space="preserve">hal-03747764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de revégétalisation de milieux ouverts et perspectives pour la constitution d’une filière de semences d’origine locale en montagne alpine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a standardized framework for the evaluation of biodiversity in the context of biodiversity offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.1244-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747764v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized framework for the evaluation of biodiversity in the context of biodiversity offsets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tschanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piazza Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.1244-1252. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295898v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable soil management in ski areas: threats and challenges</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2827,90 +2827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change effects on the stability and chemistry of soil organic carbon pools in a subalpine grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Robroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2961,103 +2961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological equivalence assessment methods: what trade-offs between operationality, scientific basis and comprehensiveness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (2), pp.216-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,4475 +3085,4475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi in changing mountain grassland ecosystems: a challenge for research</w:t>
+                <w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Wahl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2015-0255⟩</w:t>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.319 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603416v1</w:t>
+                <w:t xml:space="preserve">hal-01473741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi in changing mountain grassland ecosystems: a challenge for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.319 - 332. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.435-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2015-0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473741v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct invasion strategies operating within a natural annual plant system</w:t>
+                <w:t xml:space="preserve">Drought-induced shifts in plants traits, yields and nutritive value under realistic grazing and mowing managements in a mountain grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Lai</w:t>
+                <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Mayfield</w:t>
+                <w:t xml:space="preserve">M. Meisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gay-Des-Combes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Eric Mosimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Dwyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Signarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601190v1</w:t>
+                <w:t xml:space="preserve">hal-02603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced shifts in plants traits, yields and nutritive value under realistic grazing and mowing managements in a mountain grassland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal effects of climate manipulation on microbial community structure and function in mountain soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meisser</w:t>
+                <w:t xml:space="preserve">J. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mosimann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Signarbieux</w:t>
+                <w:t xml:space="preserve">R.T.E. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J.M. Robroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.020⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603015v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal effects of climate manipulation on microbial community structure and function in mountain soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct invasion strategies operating within a natural annual plant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T.E. Mills</w:t>
+                <w:t xml:space="preserve">H.R. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J.M. Robroek</w:t>
+                <w:t xml:space="preserve">M.M. Mayfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gavazov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gay-Des-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.336-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140653v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential allelopathic effects of Japanese knotweed on willow and cottonwood cuttings used in riverbank restoration techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Transplantation of subalpine wood-pasture turfs along a natural climatic gradient reveals lower resistance of unwooded pastures to climate change compared to wooded ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174 (4), pp.1425-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-013-2839-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599232v1</w:t>
+                <w:t xml:space="preserve">hal-02599301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of subalpine wood-pasture turfs along a natural climatic gradient reveals lower resistance of unwooded pastures to climate change compared to wooded ones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Biotic and abiotic constraints on the decomposition of Fagus sylvatica leaf litter along an altitudinal gradient in contrasting land-use types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-013-2839-9⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (8), pp.1326-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-014-9798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599301v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic constraints on the decomposition of Fagus sylvatica leaf litter along an altitudinal gradient in contrasting land-use types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Gavazov</w:t>
+                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mills</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenglet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-014-9798-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601072v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasion by Fallopia spp. in a French upland region is related to anthropogenic disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Violle</w:t>
+                <w:t xml:space="preserve">S. Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kunstler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), p. 435 - p. 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949680v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by Fallopia spp. in a French upland region is related to anthropogenic disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential allelopathic effects of Japanese knotweed on willow and cottonwood cuttings used in riverbank restoration techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rouifed</w:t>
+                <w:t xml:space="preserve">C. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Piola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), p. 435 - p. 443. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062598v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
+                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chételat</w:t>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+                <w:t xml:space="preserve">Françoise Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lannas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B. Wettstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597421v1</w:t>
+                <w:t xml:space="preserve">hal-02598560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do subordinate and dominant species in semi-natural grasslands relate to productivity and land-use change?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ensemencement des pistes de ski dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kohler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">S. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De ville en ville, revue de l'association française des directeurs de jardins et espaces verts publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942284v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 53, pp. 23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768736v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598560v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ensemencement des pistes de ski dans les Alpes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De ville en ville, revue de l'association française des directeurs de jardins et espaces verts publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598736v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi reduce the differences in competitiveness between dominant and subordinate plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cavaillé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+                <w:t xml:space="preserve">A. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.267-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00959127v1</w:t>
+                <w:t xml:space="preserve">hal-02597407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Light availability prevails over soil fertility and structure in the performance of Asian knotweeds on riverbanks: new management perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1453-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808888v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi reduce the differences in competitiveness between dominant and subordinate plant species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597407v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light availability prevails over soil fertility and structure in the performance of Asian knotweeds on riverbanks: new management perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-013-0160-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598970v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin S. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913371v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Peringer</w:t>
+                <w:t xml:space="preserve">P. Bebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Siehoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+                <w:t xml:space="preserve">F.S. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">S. Briner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768743v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768738v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do subordinate and dominant species in semi-natural grasslands relate to productivity and land-use change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bebi</w:t>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S. Brand</w:t>
+                <w:t xml:space="preserve">F. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Briner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.K. Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), p. 217 - p. 224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926157v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOREM: a floristic database on moutain ecosystems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597283v1</w:t>
+                <w:t xml:space="preserve">hal-02597166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+                <w:t xml:space="preserve">Calcium induces long-term legacy effects in a subalpine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matthies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768676v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Lannas</w:t>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597815v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium induces long-term legacy effects in a subalpine ecosystem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051818⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), p. 4 - p. 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778782v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597166v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Lannas</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768728v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">FLOREM: a floristic database on moutain ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.380-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7809/b-e.00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716913v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768673v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768675v1</w:t>
+                <w:t xml:space="preserve">hal-02597815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du simple relevé de végétation à la gestion des données sur la biodiversité : problèmes liées à la construction d'une base de données sur la flore alpine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluation critique des politiques publiques mises en oeuvre pour gérer les espèces envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, p. 88 - p. 91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.17⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3, p. 140 - p. 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550204v1</w:t>
+                <w:t xml:space="preserve">hal-00558141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation critique des politiques publiques mises en oeuvre pour gérer les espèces envahissantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dutartre</w:t>
+                <w:t xml:space="preserve">Resilience of acid subalpine grassland to short-term liming and fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mazaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">C. Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dedanieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (1-2), p. 158 - p. 162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558141v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of acid subalpine grassland to short-term liming and fertilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Réchauffement en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (1-2), p. 158 - p. 162</w:t>
+              <w:t xml:space="preserve">Geosciences Actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (4), pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520715v1</w:t>
+                <w:t xml:space="preserve">hal-02594138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Du simple relevé de végétation à la gestion des données sur la biodiversité : problèmes liées à la construction d'une base de données sur la flore alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences Actuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 88 - p. 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594138v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawdust addition reduces the productivity of nitrogen-enriched mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muller-Scharer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matthies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (6), pp.865-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7591,64 +7591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil temperature increase on organic matter and faunal properties in a frozen calcareous scree in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Juvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambiguity of a &amp;quot;bad&amp;quot; forb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7861,51 +7861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.54, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui change ? 38 idées reçues sur le changement climatique en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piazza Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les semences locales dans la restauration écologique en montagne - Production et utilisation de mélanges pour la préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,64 +8191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité rend-elle des services écosystémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts du changement climatique et transition(s) dans les Alpes du Sud Octobre 2018 Cahier thématique du groupe travail « Montagne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering research into coupled long-term dynamics of climate, land use, ecosystems and ecosystem services in the Central French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8450,51 +8450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et impacts du changement climatique. Appel à projets 2008 : résultats scientifiques et acquis pour les gestionnaires et décideurs. Bonhême I., Millier C., Imbard M. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR; MEDDE, pp.81-96, 2013, 978-2-914770-06-4</w:t>
@@ -8523,77 +8523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langzeiteffekte von Kalkung auf Boden und Vegetation subalpiner Weiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 Jahre experimentelle Ökosystemforschung auf der Schynigen Platte im Berner Oberland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haupt Verlag Ag, pp.77-83, 2012, 978-3258077208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8631,51 +8631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled long-term dynamics of climate, land use, ecosystems and ecosystem services in the Central French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,51 +8775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants, soil and the stability of mountain socio-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. HDR, Université de Grenoble, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8869,77 +8869,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du marché des semences de revégétalisation : Un éclairage par les conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique : La stratégie inclusive : pluralité, diversité, durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,77 +8964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The market of seeds for revegetation: Challenges of the mobilization of scientists and operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. EGOS Colloquium: Organizing for a Sustainable Future: Responsibility, Renewal &amp; Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9059,77 +9059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’usage des semences d’origine locale en restauration écologique : Pratiques de gestion et de restauration, enjeux de qualification et construction des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP-IIPPE International Conference: Envisioning the Economy of the Future and the Future of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,77 +9154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’intérêt agro-écologique de l’utilisation de semences locales pour la revégétalisation des prairies d’altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,1366 +9273,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche peut-elle répondre à ce besoin de connaissances ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Japanese knotweed inhibits the growth of tree species cuttings: allelopathic interference in river bank restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouées asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. pp.15</w:t>
+              <w:t xml:space="preserve">4th International EcoSummit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597816v1</w:t>
+                <w:t xml:space="preserve">hal-02597497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese knotweed inhibits the growth of tree species cuttings: allelopathic interference in river bank restoration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International EcoSummit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. pp.42</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597497v1</w:t>
+                <w:t xml:space="preserve">hal-02597458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Snow-cover effects on substrate-induced respiration and SOM density fractions in transplanted pasture soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
+              <w:t xml:space="preserve">10th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bern, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597458v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow-cover effects on substrate-induced respiration and SOM density fractions in transplanted pasture soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mills</w:t>
+                <w:t xml:space="preserve">La recherche peut-elle répondre à ce besoin de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bern, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">Renouées asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597819v1</w:t>
+                <w:t xml:space="preserve">hal-02597816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la résistance des prairies subalpines aux sécheresses</w:t>
+                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la réponse de communautés herbacées subalpines à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ECOVEG 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596054v1</w:t>
+                <w:t xml:space="preserve">hal-02594717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la réponse de communautés herbacées subalpines à la sécheresse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Resistance potential of subalpine wooded pastures to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.17</w:t>
+              <w:t xml:space="preserve">12th EEF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avilà, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594717v1</w:t>
+                <w:t xml:space="preserve">hal-02596492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance potential of subalpine wooded pastures to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Gestion des espaces naturels protégés montagnards : problématique du vérâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EEF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avilà, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">7ème Forum départemental des gestionnaires du Réseau des espaces naturels protégés de l'Isère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596492v1</w:t>
+                <w:t xml:space="preserve">hal-02594851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des espaces naturels protégés montagnards : problématique du vérâtre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la résistance des prairies subalpines aux sécheresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Forum départemental des gestionnaires du Réseau des espaces naturels protégés de l'Isère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.19</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594851v1</w:t>
+                <w:t xml:space="preserve">hal-02596054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Alps long-term socio-ecological research platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Monitoring biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mauz</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLP 2010 Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tempe, United States. pp.71-71</w:t>
+              <w:t xml:space="preserve">ForumAlpinum '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Munich, Allemagne. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593587v1</w:t>
+                <w:t xml:space="preserve">hal-00529656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.M. Koch</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForumAlpinum '10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Munich, Allemagne. 3 p</w:t>
+              <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529656v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Résilience d'une prairie subalpine acidophile au chaulage et à la fertilisation de courte durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dedanieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque en écologie des communautés végétales ECOVEG 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594199v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience d'une prairie subalpine acidophile au chaulage et à la fertilisation de courte durée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The French Alps long-term socio-ecological research platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en écologie des communautés végétales ECOVEG 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.27</w:t>
+              <w:t xml:space="preserve">GLP 2010 Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tempe, United States. pp.71-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594198v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on ecosystem services in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Securing the Sustainable Provision of Ecosystem Services in the Alps and the Carpathians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bratislava, Slovakia. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10657,64 +10657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation des renouées exotiques en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anthelme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10752,64 +10752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of soil functioning by carbon addition to degraded mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guillaumaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des espèces végétales envahissantes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres Botaniques Régionales de Rhône-Alpes, Meylan, 4-5 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,51 +10929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagule pressure, not climate mainly limits Fallopia x bohemica's current distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,77 +11056,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an integrated framework to assess multiple objective habitat restoration projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bassignana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11177,77 +11177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from the study of invasive knotweed spatial dynamics in an upland region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11289,103 +11289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
@@ -11414,103 +11414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil respiration and microbial biomass constrained by warmer winter climate and reduced snow cover in transplanted subalpine pasture turfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berne, Switzerland. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,103 +11656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t>
@@ -11781,90 +11781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics in pasture-woodland landscapes under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual meeting of the Ecological Society of Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11883,329 +11883,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of subalpine wooded pastures to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Renouées invasives et génie végétal : comprendre les processus écologiques sous-jacents pour optimiser la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">REVER 3. Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Metz, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596493v1</w:t>
+                <w:t xml:space="preserve">hal-02595055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées invasives et génie végétal : comprendre les processus écologiques sous-jacents pour optimiser la lutte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Daumergue</w:t>
+                <w:t xml:space="preserve">Resistance of subalpine wooded pastures to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 3. Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Metz, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595055v1</w:t>
+                <w:t xml:space="preserve">hal-02596493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
@@ -12234,77 +12234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founding the LTSER platform Alps - Reactivating long-term data sets to monitor impacts of land-use and climate changes on mountain biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12323,299 +12323,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFOSOL. Restauration du fonctionnement d'un écosystème prairial montagnard dégradé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Could native communities facilitate invasion of mountain ecosystems by the Bohemian knotweed (Fallopia x bohemica) in the Alps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">BES Symposium 2009: Facilitation in Plant Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Aberdeen, United Kingdom. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594950v1</w:t>
+                <w:t xml:space="preserve">hal-02594952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER ALPS - Coupled dynamics of alpine ecosystems, land use and climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">REFOSOL. Restauration du fonctionnement d'un écosystème prairial montagnard dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.J. Brun</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter-Net final conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Leipzig, Germany. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Ingénierie écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594948v1</w:t>
+                <w:t xml:space="preserve">hal-02594950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could native communities facilitate invasion of mountain ecosystems by the Bohemian knotweed (Fallopia x bohemica) in the Alps?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">LTSER ALPS - Coupled dynamics of alpine ecosystems, land use and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Symposium 2009: Facilitation in Plant Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Aberdeen, United Kingdom. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Alter-Net final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Leipzig, Germany. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594952v1</w:t>
+                <w:t xml:space="preserve">hal-02594948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12646,51 +12646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un cadre d’évaluation pour appuyer l’instruction et l’élaboration de projets de compensation écologiquement pertinents - Cas de la procédure d’agrément « Sites Naturels de Compensation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucherand Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12715,310 +12715,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Institut Environnement - Société à l’UGA Vers une pérennisation de la dynamique impulsée autour des études des trajectoires des socio-écosystèmes dans un contexte d’évolution climatique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA). 2021</w:t>
+                <w:t xml:space="preserve">Proposition d'une feuille de route méthodologique pour évaluer la pertinence écologique des projets de SNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; LESSEM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728916v1</w:t>
+                <w:t xml:space="preserve">hal-03101760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une feuille de route méthodologique pour évaluer la pertinence écologique des projets de SNC</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; LESSEM. 2021</w:t>
+                <w:t xml:space="preserve">Un Institut Environnement - Société à l’UGA Vers une pérennisation de la dynamique impulsée autour des études des trajectoires des socio-écosystèmes dans un contexte d’évolution climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101760v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du couplage entre modèles de distribution d'espèces et graphes paysagers pour rénover la séquence ERC. Rapport final du projet ConnectERC. Convention DEB/Irstea 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13034,271 +13034,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi permanent des conditions climatiques, du sol et de la végétation sur la pelouse sommitale du Mont Aiguille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Achin</w:t>
+                <w:t xml:space="preserve">J.P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
+                <w:t xml:space="preserve">C. Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danaé Alphe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bray</w:t>
+                <w:t xml:space="preserve">G. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957945v1</w:t>
+                <w:t xml:space="preserve">hal-02608523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi permanent des conditions climatiques, du sol et de la végétation sur la pelouse sommitale du Mont Aiguille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Laurent</w:t>
+                <w:t xml:space="preserve">Danaé Alphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coulaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Favier</w:t>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.33</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608523v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires alpins à la recrudescence des sécheresses dans un contexte de changement global (projet SECALP)</w:t>
               </w:r>
@@ -13406,103 +13406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et répartition de la biodiversité en alpage dans le cadre des changements de pratiques pastorales induits par la prédation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2011, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13518,202 +13518,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et contrôle à long-terme du développement du vératre dans trois ENS de l'Isère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sensibilité des écosystèmes montagnards aux invasions exotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594532v1</w:t>
+                <w:t xml:space="preserve">hal-02594533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des écosystèmes montagnards aux invasions exotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Suivi et contrôle à long-terme du développement du vératre dans trois ENS de l'Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594533v1</w:t>
+                <w:t xml:space="preserve">hal-02594532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des renouées exotiques (Fallopia sp.) en montagne : état actuel du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13913,51 +13913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a17" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.01.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T.E. Mills" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn J.M. Robroek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.06" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pintaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9112150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mills" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Robroek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0291-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0877-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wahl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2015-0255" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Lai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mayfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Des-Combes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dwyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meisser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puissant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.E. Mills" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.10.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2839-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9798-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gilgen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dommanget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meugnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0160-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4310169D7474C154E76970D25A9E4EFCC2DDD03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard-Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00169" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schaffner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alewell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthies" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051818" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard Brunet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del&#233;glise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedanieli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594138v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller-Scharer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.05.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlandis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Koch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curtaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hegg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957754v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Koch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard-Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597816v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Imbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596492v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594198v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourgues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrimond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594948v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594952v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherand St&#233;phanie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101760v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608523v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594533v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591042v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.06" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T.E. Mills" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn J.M. Robroek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pintaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9112150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mills" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Robroek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0291-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0877-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wahl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2015-0255" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meisser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puissant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.E. Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.10.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Lai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mayfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Des-Combes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dwyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2839-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9798-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dommanget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meugnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0160-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4310169D7474C154E76970D25A9E4EFCC2DDD03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gilgen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schaffner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alewell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051818" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard-Brunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00169" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del&#233;glise" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedanieli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller-Scharer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.05.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlandis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Koch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curtaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hegg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957754v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Koch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard-Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Imbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596492v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594198v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourgues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrimond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595055v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596493v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherand St&#233;phanie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101760v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608523v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594533v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594532v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591042v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>