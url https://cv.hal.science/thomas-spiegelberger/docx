--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -100,667 +100,667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des sites naturels de compensation dans la séquence « Éviter-Réduire-Compenser » et panorama des problématiques associées</w:t>
+                <w:t xml:space="preserve">Proposition d’une grille de lecture pour évaluer la pertinence écologique des projets de site naturel de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Padilla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38, pp.4-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.02⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 38, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624230v1</w:t>
+                <w:t xml:space="preserve">hal-03632654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels mélanges de semences sauvages et locales pour revégétaliser les milieux ouverts dégradés des Alpes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des sites naturels de compensation dans la séquence « Éviter-Réduire-Compenser » et panorama des problématiques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a17⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244636v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites naturels de compensation : quels freins et perspectives ? - Avant-propos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+                <w:t xml:space="preserve">Quels mélanges de semences sauvages et locales pour revégétaliser les milieux ouverts dégradés des Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Padilla</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.3. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621756v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Morin</w:t>
+                <w:t xml:space="preserve">Sites naturels de compensation : quels freins et perspectives ? - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543278v1</w:t>
+                <w:t xml:space="preserve">hal-03621756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une grille de lecture pour évaluer la pertinence écologique des projets de site naturel de compensation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A transdisciplinary method, knowledge model and management framework for climate change adaptation in mountain areas applied in the Vercors, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïta Tschanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.62-69. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2022.1.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632654v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t>
               </w:r>
@@ -874,555 +874,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the concept of local seeds in restoration ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La territorialisation de la séquence ERC : quels enjeux liés au changement d'échelle spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.13262⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919012v1</w:t>
+                <w:t xml:space="preserve">hal-02610171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éviter, réduire, compenser : et si l'on s'organisait à l'échelle des territoires ? - Avant-propos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Unraveling the concept of local seeds in restoration ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.1327-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610167v1</w:t>
+                <w:t xml:space="preserve">hal-02919012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éviter, réduire, compenser : et si l'on s'organisait à l'échelle des territoires ? - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.3-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02396658v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de la séquence ERC : quels enjeux liés au changement d'échelle spatiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental mitigation hierarchy and biodiversity offsets revisited through habitat connectivity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gaucherand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.50-55. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.10/109950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.1.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610171v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1594,77 +1594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which factors contribute to uncertain outcomes of biodiversity offsets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keribiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1698,51 +1698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus - Le dispositif « Sentinelles des Alpes » de la Zone atelier Alpes : un outil et une démarche pour réussir l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,784 +1930,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre méthodologique pour évaluer l'équivalence entre pertes et gains de biodiversité induits par les projets d'aménagement et leurs mesures compensatoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tschanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piazza Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.06⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159075v1</w:t>
+                <w:t xml:space="preserve">hal-02608659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inge Schmidt</w:t>
+                <w:t xml:space="preserve">Un cadre méthodologique pour évaluer l'équivalence entre pertes et gains de biodiversité induits par les projets d'aménagement et leurs mesures compensatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Beier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS 49, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality alters drivers of soil enzyme activity in subalpine grassland soil undergoing climate change</w:t>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert T.E. Mills</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn J.M. Robroek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377978v1</w:t>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de revégétalisation de milieux ouverts et perspectives pour la constitution d’une filière de semences d’origine locale en montagne alpine.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonality alters drivers of soil enzyme activity in subalpine grassland soil undergoing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T.E. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn J.M. Robroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747764v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized framework for the evaluation of biodiversity in the context of biodiversity offsets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pratiques de revégétalisation de milieux ouverts et perspectives pour la constitution d’une filière de semences d’origine locale en montagne alpine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295898v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a standardized framework for the evaluation of biodiversity in the context of biodiversity offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.1244-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608659v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable soil management in ski areas: threats and challenges</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2827,90 +2827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change effects on the stability and chemistry of soil organic carbon pools in a subalpine grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Robroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2961,103 +2961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological equivalence assessment methods: what trade-offs between operationality, scientific basis and comprehensiveness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bezombes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (2), pp.216-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,4475 +3085,4475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi in changing mountain grassland ecosystems: a challenge for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A.L. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.435-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2015-0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473741v1</w:t>
+                <w:t xml:space="preserve">hal-02603416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi in changing mountain grassland ecosystems: a challenge for research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Wahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.435-458. </w:t>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.319 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2015-0255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603416v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced shifts in plants traits, yields and nutritive value under realistic grazing and mowing managements in a mountain grassland</w:t>
+                <w:t xml:space="preserve">Distinct invasion strategies operating within a natural annual plant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deleglise</w:t>
+                <w:t xml:space="preserve">H.R. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meisser</w:t>
+                <w:t xml:space="preserve">M.M. Mayfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mosimann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">J. Gay-Des-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Signarbieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.336-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603015v1</w:t>
+                <w:t xml:space="preserve">hal-02601190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal effects of climate manipulation on microbial community structure and function in mountain soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought-induced shifts in plants traits, yields and nutritive value under realistic grazing and mowing managements in a mountain grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Puissant</w:t>
+                <w:t xml:space="preserve">M. Meisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cecillon</w:t>
+                <w:t xml:space="preserve">Eric Mosimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T.E. Mills</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Gavazov</w:t>
+                <w:t xml:space="preserve">C. Signarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.10.013⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140653v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct invasion strategies operating within a natural annual plant system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal effects of climate manipulation on microbial community structure and function in mountain soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Lai</w:t>
+                <w:t xml:space="preserve">R.T.E. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Mayfield</w:t>
+                <w:t xml:space="preserve">B.J.M. Robroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gay-Des-Combes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601190v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of subalpine wood-pasture turfs along a natural climatic gradient reveals lower resistance of unwooded pastures to climate change compared to wooded ones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Differential allelopathic effects of Japanese knotweed on willow and cottonwood cuttings used in riverbank restoration techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-013-2839-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599301v1</w:t>
+                <w:t xml:space="preserve">hal-02599232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic constraints on the decomposition of Fagus sylvatica leaf litter along an altitudinal gradient in contrasting land-use types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Transplantation of subalpine wood-pasture turfs along a natural climatic gradient reveals lower resistance of unwooded pastures to climate change compared to wooded ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-014-9798-9⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174 (4), pp.1425-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-013-2839-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601072v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jung</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic constraints on the decomposition of Fagus sylvatica leaf litter along an altitudinal gradient in contrasting land-use types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">R. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Violle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (8), pp.1326-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-014-9798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949680v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by Fallopia spp. in a French upland region is related to anthropogenic disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rouifed</w:t>
+                <w:t xml:space="preserve">C. Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Piola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062598v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential allelopathic effects of Japanese knotweed on willow and cottonwood cuttings used in riverbank restoration techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Invasion by Fallopia spp. in a French upland region is related to anthropogenic disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, pp.71-78. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), p. 435 - p. 443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599232v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
+                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavaillé</w:t>
+                <w:t xml:space="preserve">J. Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dommanget</w:t>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Daumergue</w:t>
+                <w:t xml:space="preserve">K. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">J.B. Wettstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598560v1</w:t>
+                <w:t xml:space="preserve">hal-02597421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ensemencement des pistes de ski dans les Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do subordinate and dominant species in semi-natural grasslands relate to productivity and land-use change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labonne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">F. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De ville en ville, revue de l'association française des directeurs de jardins et espaces verts publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), p. 217 - p. 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598736v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 53, pp. 23-30. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">, 2013, 53, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959127v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">L'ensemencement des pistes de ski dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De ville en ville, revue de l'association française des directeurs de jardins et espaces verts publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808888v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 53, pp. 23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768736v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi reduce the differences in competitiveness between dominant and subordinate plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meugnier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597407v1</w:t>
+                <w:t xml:space="preserve">hal-00808888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light availability prevails over soil fertility and structure in the performance of Asian knotweeds on riverbanks: new management perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-013-0160-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598970v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi reduce the differences in competitiveness between dominant and subordinate plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.267-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913371v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light availability prevails over soil fertility and structure in the performance of Asian knotweeds on riverbanks: new management perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1453-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768743v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin S. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
+                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Huber</w:t>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Briner</w:t>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926157v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597421v1</w:t>
+                <w:t xml:space="preserve">hal-00913371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do subordinate and dominant species in semi-natural grasslands relate to productivity and land-use change?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mariotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+                <w:t xml:space="preserve">P. Bebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kohler</w:t>
+                <w:t xml:space="preserve">F.S. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Gilgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Briner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), p. 217 - p. 224. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942284v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLOREM: a floristic database on moutain ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.380-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7809/b-e.00169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597166v1</w:t>
+                <w:t xml:space="preserve">hal-02597283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium induces long-term legacy effects in a subalpine ecosystem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778782v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Lannas</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768728v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mariotte</w:t>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716913v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium induces long-term legacy effects in a subalpine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matthies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768675v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768673v1</w:t>
+                <w:t xml:space="preserve">hal-00768728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOREM: a floristic database on moutain ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7809/b-e.00169⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), p. 4 - p. 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597283v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768676v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597815v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation critique des politiques publiques mises en oeuvre pour gérer les espèces envahissantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du simple relevé de végétation à la gestion des données sur la biodiversité : problèmes liées à la construction d'une base de données sur la flore alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dutartre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">C. Bernard Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, p. 140 - p. 145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.26⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3, p. 88 - p. 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558141v1</w:t>
+                <w:t xml:space="preserve">hal-00550204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of acid subalpine grassland to short-term liming and fertilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation critique des politiques publiques mises en oeuvre pour gérer les espèces envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 140 - p. 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520715v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Resilience of acid subalpine grassland to short-term liming and fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dedanieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences Actuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (4), pp.5-7</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (1-2), p. 158 - p. 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594138v1</w:t>
+                <w:t xml:space="preserve">hal-00520715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du simple relevé de végétation à la gestion des données sur la biodiversité : problèmes liées à la construction d'une base de données sur la flore alpine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Réchauffement en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Loucougaray</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences Actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (4), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550204v1</w:t>
+                <w:t xml:space="preserve">hal-02594138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawdust addition reduces the productivity of nitrogen-enriched mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muller-Scharer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matthies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (6), pp.865-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7591,64 +7591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil temperature increase on organic matter and faunal properties in a frozen calcareous scree in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Juvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambiguity of a &amp;quot;bad&amp;quot; forb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7861,51 +7861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.54, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui change ? 38 idées reçues sur le changement climatique en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piazza Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les semences locales dans la restauration écologique en montagne - Production et utilisation de mélanges pour la préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,64 +8191,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité rend-elle des services écosystémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts du changement climatique et transition(s) dans les Alpes du Sud Octobre 2018 Cahier thématique du groupe travail « Montagne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering research into coupled long-term dynamics of climate, land use, ecosystems and ecosystem services in the Central French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8450,51 +8450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et impacts du changement climatique. Appel à projets 2008 : résultats scientifiques et acquis pour les gestionnaires et décideurs. Bonhême I., Millier C., Imbard M. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR; MEDDE, pp.81-96, 2013, 978-2-914770-06-4</w:t>
@@ -8523,77 +8523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langzeiteffekte von Kalkung auf Boden und Vegetation subalpiner Weiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 Jahre experimentelle Ökosystemforschung auf der Schynigen Platte im Berner Oberland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haupt Verlag Ag, pp.77-83, 2012, 978-3258077208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8631,51 +8631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled long-term dynamics of climate, land use, ecosystems and ecosystem services in the Central French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,51 +8775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants, soil and the stability of mountain socio-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. HDR, Université de Grenoble, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8869,77 +8869,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du marché des semences de revégétalisation : Un éclairage par les conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique : La stratégie inclusive : pluralité, diversité, durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,77 +8964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The market of seeds for revegetation: Challenges of the mobilization of scientists and operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. EGOS Colloquium: Organizing for a Sustainable Future: Responsibility, Renewal &amp; Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9059,77 +9059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’usage des semences d’origine locale en restauration écologique : Pratiques de gestion et de restauration, enjeux de qualification et construction des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP-IIPPE International Conference: Envisioning the Economy of the Future and the Future of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,77 +9154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’intérêt agro-écologique de l’utilisation de semences locales pour la revégétalisation des prairies d’altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,1366 +9273,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese knotweed inhibits the growth of tree species cuttings: allelopathic interference in river bank restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pace</w:t>
+                <w:t xml:space="preserve">La recherche peut-elle répondre à ce besoin de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Imbert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International EcoSummit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. pp.42</w:t>
+              <w:t xml:space="preserve">Renouées asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597497v1</w:t>
+                <w:t xml:space="preserve">hal-02597816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
+                <w:t xml:space="preserve">Japanese knotweed inhibits the growth of tree species cuttings: allelopathic interference in river bank restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peringer</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Françoise Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buttler</w:t>
+                <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
+              <w:t xml:space="preserve">4th International EcoSummit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597458v1</w:t>
+                <w:t xml:space="preserve">hal-02597497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow-cover effects on substrate-induced respiration and SOM density fractions in transplanted pasture soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bern, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597819v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche peut-elle répondre à ce besoin de connaissances ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Snow-cover effects on substrate-induced respiration and SOM density fractions in transplanted pasture soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Evette</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouées asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. pp.15</w:t>
+              <w:t xml:space="preserve">10th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bern, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597816v1</w:t>
+                <w:t xml:space="preserve">hal-02597819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la réponse de communautés herbacées subalpines à la sécheresse</w:t>
+                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la résistance des prairies subalpines aux sécheresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.17</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594717v1</w:t>
+                <w:t xml:space="preserve">hal-02596054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance potential of subalpine wooded pastures to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la réponse de communautés herbacées subalpines à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EEF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avilà, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">ECOVEG 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596492v1</w:t>
+                <w:t xml:space="preserve">hal-02594717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des espaces naturels protégés montagnards : problématique du vérâtre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Resistance potential of subalpine wooded pastures to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Forum départemental des gestionnaires du Réseau des espaces naturels protégés de l'Isère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.19</w:t>
+              <w:t xml:space="preserve">12th EEF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avilà, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594851v1</w:t>
+                <w:t xml:space="preserve">hal-02596492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la variabilité intraspécifique dans la résistance des prairies subalpines aux sécheresses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Gestion des espaces naturels protégés montagnards : problématique du vérâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">7ème Forum départemental des gestionnaires du Réseau des espaces naturels protégés de l'Isère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596054v1</w:t>
+                <w:t xml:space="preserve">hal-02594851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The French Alps long-term socio-ecological research platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.M. Koch</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForumAlpinum '10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Munich, Allemagne. 3 p</w:t>
+              <w:t xml:space="preserve">GLP 2010 Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tempe, United States. pp.71-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529656v1</w:t>
+                <w:t xml:space="preserve">hal-02593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Monitoring biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">ForumAlpinum '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Munich, Allemagne. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594199v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience d'une prairie subalpine acidophile au chaulage et à la fertilisation de courte durée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en écologie des communautés végétales ECOVEG 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.27</w:t>
+              <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594198v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Alps long-term socio-ecological research platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Résilience d'une prairie subalpine acidophile au chaulage et à la fertilisation de courte durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mauz</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dedanieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLP 2010 Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tempe, United States. pp.71-71</w:t>
+              <w:t xml:space="preserve">Colloque en écologie des communautés végétales ECOVEG 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593587v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on ecosystem services in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Securing the Sustainable Provision of Ecosystem Services in the Alps and the Carpathians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bratislava, Slovakia. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10657,64 +10657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation des renouées exotiques en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anthelme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10752,64 +10752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of soil functioning by carbon addition to degraded mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guillaumaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des espèces végétales envahissantes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres Botaniques Régionales de Rhône-Alpes, Meylan, 4-5 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,51 +10929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagule pressure, not climate mainly limits Fallopia x bohemica's current distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,64 +11056,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an integrated framework to assess multiple objective habitat restoration projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,64 +11190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11289,103 +11289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
@@ -11414,103 +11414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil respiration and microbial biomass constrained by warmer winter climate and reduced snow cover in transplanted subalpine pasture turfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berne, Switzerland. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,103 +11656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t>
@@ -11781,90 +11781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics in pasture-woodland landscapes under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual meeting of the Ecological Society of Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11883,329 +11883,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées invasives et génie végétal : comprendre les processus écologiques sous-jacents pour optimiser la lutte</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Resistance of subalpine wooded pastures to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 3. Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Metz, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595055v1</w:t>
+                <w:t xml:space="preserve">hal-02596493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of subalpine wooded pastures to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Renouées invasives et génie végétal : comprendre les processus écologiques sous-jacents pour optimiser la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Switzerland. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">REVER 3. Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Metz, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596493v1</w:t>
+                <w:t xml:space="preserve">hal-02595055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
@@ -12234,77 +12234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founding the LTSER platform Alps - Reactivating long-term data sets to monitor impacts of land-use and climate changes on mountain biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12323,299 +12323,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could native communities facilitate invasion of mountain ecosystems by the Bohemian knotweed (Fallopia x bohemica) in the Alps?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">REFOSOL. Restauration du fonctionnement d'un écosystème prairial montagnard dégradé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Symposium 2009: Facilitation in Plant Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Aberdeen, United Kingdom. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Ingénierie écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594952v1</w:t>
+                <w:t xml:space="preserve">hal-02594950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFOSOL. Restauration du fonctionnement d'un écosystème prairial montagnard dégradé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">LTSER ALPS - Coupled dynamics of alpine ecosystems, land use and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Poly</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Alter-Net final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Leipzig, Germany. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594950v1</w:t>
+                <w:t xml:space="preserve">hal-02594948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER ALPS - Coupled dynamics of alpine ecosystems, land use and climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Could native communities facilitate invasion of mountain ecosystems by the Bohemian knotweed (Fallopia x bohemica) in the Alps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter-Net final conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Leipzig, Germany. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">BES Symposium 2009: Facilitation in Plant Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Aberdeen, United Kingdom. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594948v1</w:t>
+                <w:t xml:space="preserve">hal-02594952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12646,51 +12646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un cadre d’évaluation pour appuyer l’instruction et l’élaboration de projets de compensation écologiquement pertinents - Cas de la procédure d’agrément « Sites Naturels de Compensation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucherand Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12747,51 +12747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; LESSEM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12935,90 +12935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du couplage entre modèles de distribution d'espèces et graphes paysagers pour rénover la séquence ERC. Rapport final du projet ConnectERC. Convention DEB/Irstea 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bezombes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13034,271 +13034,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi permanent des conditions climatiques, du sol et de la végétation sur la pelouse sommitale du Mont Aiguille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Laurent</w:t>
+                <w:t xml:space="preserve">Coralie Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coulaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Favier</w:t>
+                <w:t xml:space="preserve">Danaé Alphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.33</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608523v1</w:t>
+                <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi permanent des conditions climatiques, du sol et de la végétation sur la pelouse sommitale du Mont Aiguille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02957945v1</w:t>
+                <w:t xml:space="preserve">hal-02608523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires alpins à la recrudescence des sécheresses dans un contexte de changement global (projet SECALP)</w:t>
               </w:r>
@@ -13406,103 +13406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et répartition de la biodiversité en alpage dans le cadre des changements de pratiques pastorales induits par la prédation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2011, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13524,51 +13524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des écosystèmes montagnards aux invasions exotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13590,51 +13590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et contrôle à long-terme du développement du vératre dans trois ENS de l'Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13656,64 +13656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des renouées exotiques (Fallopia sp.) en montagne : état actuel du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13913,51 +13913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.06" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T.E. Mills" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn J.M. Robroek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pintaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9112150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mills" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Robroek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0291-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0877-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wahl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2015-0255" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meisser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puissant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.E. Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.10.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Lai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mayfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Des-Combes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dwyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2839-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9798-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dommanget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meugnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0160-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4310169D7474C154E76970D25A9E4EFCC2DDD03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gilgen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schaffner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alewell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051818" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard-Brunet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00169" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del&#233;glise" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedanieli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller-Scharer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.05.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlandis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Koch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curtaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hegg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957754v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Koch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard-Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Imbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596492v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529656v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594198v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourgues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrimond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595055v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596493v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594950v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherand St&#233;phanie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101760v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608523v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594533v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594532v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591042v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;ta Tschanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01862-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezombes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.1.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keribiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T.E. Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn J.M. Robroek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pintaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9112150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mills" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Robroek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0291-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0877-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Wahl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2015-0255" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Lai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mayfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Des-Combes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dwyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meisser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puissant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.E. Mills" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.10.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2839-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mills" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9798-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Gilgen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dommanget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meugnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0160-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4310169D7474C154E76970D25A9E4EFCC2DDD03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard-Brunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00169" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schaffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alewell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051818" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard Brunet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558141v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del&#233;glise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedanieli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594138v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muller-Scharer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.05.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlandis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Koch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curtaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hegg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02600628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957754v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Koch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard-Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597816v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Imbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596492v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594198v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourgues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrimond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594716v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Buisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594948v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594952v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucherand St&#233;phanie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101760v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608523v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594533v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594532v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591042v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibollet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>