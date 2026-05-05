--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Stenger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirecteur du CEREGE (UR 13564), Université de Poitiers, IAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas STENGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Professeur des universités à l’U</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">niversité de Poitiers (IAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Directeur du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UR 13564) depuis 2022, après avoir été directeur adjoint pendant quatre ans. Il a également été Vice-président de l’Association Française du Marketing (AFM) pendant trois ans.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches en sciences de gestion, étudient les rapports entre consommation, prescription et marketing. Les expériences et pratiques numériques (e-commerce, médias sociaux, plateformes, objets connectés…), spatiales (espace public/privé, territoire…) et sportives constituent ses principaux objets de recherche. Depuis une vingtaine d’années, il a développé une expertise pour les méthodes d’intervention en entreprise et les méthodes visuelles (vidéographie).Thomas STENGER est l’auteur - ou le co-auteur de six ouvrages dont </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dunod), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L’Harmattan), Digital Natives (EMS), Le Marketing politique (CNRS Ed.), 18 chapitres et 23 articles de recherche publiés notamment dans *Recherche et Applications en Marketing, Revue Française de Gestion, Journal of Retailing and Consumer Services, International Journal of Technology and Human Interaction, Systèmes d’Information et Management *ou encore Décisions Marketing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de la confiance entre particuliers - une ethnographie des échanges sur leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a renewal of the situation concept: The situation of home online shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.24-45. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570718782458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept de situation: le cas de la situation de shopping en ligne à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des réseaux socionumériques et les arts de l’encadrer : pour une prise en compte des rapports de force entre utilisateurs et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.89-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Online Reputation Management as Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptualization of the online shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.314 - 326. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assogba Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles jouent les vendeurs dans une entreprise de vente par Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4-5/5 (N°244/245), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux: clarification et cartographie pour une approche sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.070.107.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de réseautage professionnel au service du marketing : le cas Viadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias sociaux : Une histoire de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion d'attributs identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp. 61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (59), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Tchuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire, 14 (1), pp.31--57. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et temporalités des réseaux socionumériques : logique de flux et logique d'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 32, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.049.59.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.049.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et interactivité dans l'achat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.131-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi : formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France. pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leaders facilitent-ils l’appropriation des systèmes d’information collaboratifs dans les équipes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association information et management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collective Photo Essay Method – Application and discussion through the visiting experience of a theme park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 53rd Annual Conference of the Association for Consumer Research (ACR 2022 Denver : Together)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research (ACR), Oct 2022, Denver (Colorado, USA), United States. pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in Situation: Dimensions and Ideal-types through the Airbnb Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l’essai photographique collectif - Cas de l’expérience de visite dans un parc à thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COME COME ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’AFM (Association Française du Marketing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers on line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronapéro, Skypéro, Whatsappéro : Situation et contexte de consommation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Video-aperitif During Lockdown in France: (Re)Defining Situation and Context of Online Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Conference of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des médias socionumériques - Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot ethnographie d'une pratique spatiale : le longboard downhill consommation, appropriation et production de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire des médias socio-numériques. Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : a new conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Shopping Experience (OSE) -expanding an existing framework : an abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99181-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of consumers' categorization of resistance behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French-Austrian-GermanWorkshop on Consumer Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TYPOLOGIE ET CARTOGRAPHIE DES MEDIAS SOCIAUX SOUS L'ANGLE DES USAGES ET DES COMPORTEMENTS DE CONSOMMATEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Recherche sur le Marketing Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RESISTANCE DU POINT DE VUE DU CONSOMMATEUR. UNE CATEGORISATION DES COMPORTEMENTS DE RESISTANCE TENANT COMPTE DES PRATIQUANTS ET DES NON PRATIQUANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EXPERIENCE DE SHOPPING EN LIGNE SOUS OBSERVATION : PREMIERS RESULTATS ET ELEMENTS DE DISCUSSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du point de vue du consommateur : Une analyse descriptive de la catégorisation des pratiques de résistance aux marques, produits et discours marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The online shopping experience (OSE): Towards the development of a four- order hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Association for Education and Research in Commercial Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCE: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE EXPLORATORY RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on European Retail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des « amis » sur les réseaux socionumériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de lÁssociation Information &amp; Management (AIM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Teenagers Deal with their Privacy on Social Network Sites? Results from a National Survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Intelligent Information Privacy Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Palo Alto, France. pp. 169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les configurations sociotechniques sur le Web et leurs usages : le cas des réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du chapitre français de l'ISKO, Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites (SNS): do they match ? Definitions and methods for social sciences and marketing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIX, Annual Conference of the INSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription ordinaire sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. EMS; EMS Éditions, 2025, 978-2-38630-275-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques, coll. « Communication et Civilisation », L’Harmattan, 194 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing politique, coll. « Les Essentiels d’Hermès », CNRS Editions, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus résistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.65-94, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus « résistants » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84769-743-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Digital Natives, consommation et marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.11-26, 2015, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives, technologie et culture numériques - Entretien avec Marc Prensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives technologie et culture numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.27-33, 2015, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d’amis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions : communication numérique et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.213-228, 2011, 978-2870377208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse et Résistance au développement de l’Éolien. Cartographie de la circulation des discours liés à l'implantation de parcs éoliens en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, exister en ligne : comment articuler nos formes de vie ? Une exploration des différences générationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Stenger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirecteur du CEREGE (UR 13564), Université de Poitiers, IAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas STENGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Professeur des universités à l’U</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">niversité de Poitiers (IAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Directeur du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UR 13564) depuis 2022, après avoir été directeur adjoint pendant quatre ans. Il a également été Vice-président de l’Association Française du Marketing (AFM) pendant trois ans.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches en sciences de gestion, étudient les rapports entre consommation, prescription et marketing. Les expériences et pratiques numériques (e-commerce, médias sociaux, plateformes, objets connectés…), spatiales (espace public/privé, territoire…) et sportives constituent ses principaux objets de recherche. Depuis une vingtaine d’années, il a développé une expertise pour les méthodes d’intervention en entreprise et les méthodes visuelles (vidéographie).Thomas STENGER est l’auteur - ou le co-auteur de six ouvrages dont </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dunod), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L’Harmattan), Digital Natives (EMS), Le Marketing politique (CNRS Ed.), 18 chapitres et 23 articles de recherche publiés notamment dans *Recherche et Applications en Marketing, Revue Française de Gestion, Journal of Retailing and Consumer Services, International Journal of Technology and Human Interaction, Systèmes d’Information et Management *ou encore Décisions Marketing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de la confiance entre particuliers - une ethnographie des échanges sur leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rules of trust between individuals: An ethnography of transactions on Leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.50-67. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221141400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a renewal of the situation concept: The situation of home online shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.24-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570718782458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept de situation: le cas de la situation de shopping en ligne à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : des discours de promotion à la déﬁnition d’un objet et d’une méthodologie de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermes - Journal of Language and Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/hjlcb.v23i44.97330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des réseaux socionumériques et les arts de l’encadrer : pour une prise en compte des rapports de force entre utilisateurs et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.89-122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Online Reputation Management as Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptualization of the online shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.314 - 326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux: clarification et cartographie pour une approche sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.070.107.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assogba Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles jouent les vendeurs dans une entreprise de vente par Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4-5/5 (N°244/245), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de réseautage professionnel au service du marketing : le cas Viadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias sociaux : Une histoire de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens d’experts avec N. Ellison : « Réseaux sociaux, numérique et capital social », p. 21-24 ; A. Degenne : « Retour à l’analyse des réseaux sociaux », p. 39-42 ; O. Fecherolle : « Viadeo : réseaux sociaux et networking », p. 143-146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités quotidiennes des jeunes sur les réseaux socionumériques : typologie et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion d'attributs identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp. 61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l'action collective - Double stratégie d’exploitation de la participation sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (59), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Tchuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire, 14 (1), pp.31--57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux socionumériques : spécificités, modèles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus identitaire et ordre de l'interaction sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 2010 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.010.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et temporalités des réseaux socionumériques : logique de flux et logique d'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 32, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.049.59.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.049.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et interactivité dans l'achat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.131-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser une situation d'achat à l'aide d'une méthode photographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Manovosoa Rakotondrasata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées Normandes de Recherche sur la Consommation, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En apnée : plonger en profondeur dans nos besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi, formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi : formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France. pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données du self-tracking : Une expérience de la reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l’action collective marchande : le cas du e-marketing et e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action collective peut-elle être créatrice (autour des travaux d’Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de Cerisy, Jun 2023, Cerisy Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should firms use social media the way they are supposed to be? An affordance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Sokolova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leaders facilitent-ils l’appropriation des systèmes d’information collaboratifs dans les équipes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association information et management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in Situation: Dimensions and Ideal-types through the Airbnb Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collective Photo Essay Method – Application and discussion through the visiting experience of a theme park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 53rd Annual Conference of the Association for Consumer Research (ACR 2022 Denver : Together)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research (ACR), Oct 2022, Denver (Colorado, USA), United States. pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l’essai photographique collectif - Cas de l’expérience de visite dans un parc à thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Video-aperitif During Lockdown in France: (Re)Defining Situation and Context of Online Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COME COME ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’AFM (Association Française du Marketing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers on line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronapéro, Skypéro, Whatsappéro : situation et contexte de consommation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come come ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st international conference of the Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research Conference (ACR), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Conference of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des médias socionumériques - Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot ethnographie d'une pratique spatiale : le longboard downhill consommation, appropriation et production de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire des médias socio-numériques. Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : a new conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Shopping Experience (OSE) -expanding an existing framework : an abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99181-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of consumers' categorization of resistance behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French-Austrian-GermanWorkshop on Consumer Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TYPOLOGIE ET CARTOGRAPHIE DES MEDIAS SOCIAUX SOUS L'ANGLE DES USAGES ET DES COMPORTEMENTS DE CONSOMMATEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Recherche sur le Marketing Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RESISTANCE DU POINT DE VUE DU CONSOMMATEUR. UNE CATEGORISATION DES COMPORTEMENTS DE RESISTANCE TENANT COMPTE DES PRATIQUANTS ET DES NON PRATIQUANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EXPERIENCE DE SHOPPING EN LIGNE SOUS OBSERVATION : PREMIERS RESULTATS ET ELEMENTS DE DISCUSSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du point de vue du consommateur : Une analyse descriptive de la catégorisation des pratiques de résistance aux marques, produits et discours marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The online shopping experience (OSE): Towards the development of a four- order hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Association for Education and Research in Commercial Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCE: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE EXPLORATORY RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on European Retail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des « amis » sur les réseaux socionumériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de lÁssociation Information &amp; Management (AIM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Teenagers Deal with their Privacy on Social Network Sites? Results from a National Survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Intelligent Information Privacy Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Palo Alto, France. pp. 169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les configurations sociotechniques sur le Web et leurs usages : le cas des réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du chapitre français de l'ISKO, Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites (SNS): do they match ? Definitions and methods for social sciences and marketing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIX, Annual Conference of the INSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription ordinaire sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives : Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2015, 2847697438. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques, coll. « Communication et Civilisation », L’Harmattan, 194 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing politique, coll. « Les Essentiels d’Hermès », CNRS Editions, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA METAPHYSIQUE DU MARCHÉ A LA PRESCRIPTION DE L'ACTION COLLECTIVE MARCHANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne : rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2747235211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique sportive et injonction à la résilience : une rhétorique ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.333-340, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus résistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.65-94, 2015, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus « résistants » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84769-743-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Digital Natives, consommation et marketing. Culture, génération et consommation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives, consommation et marketing. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.11-26, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital natives&amp;lt;/i&amp;gt;, technologie et culture numériques. Entretien avec Marc Prensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.27-33, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-106, 2014, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod; Dunod; Dunod, pp.1-7, 2014, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce : histoire, structuration et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.8-46, 2014, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.155-197, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, Communication et Civilisation, 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Le marketing politique : entre démocratie et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.15-36, 2012, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire du marketing politique en France. Entretien avec Michel Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.53-68, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 et Médias Sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Coll. « Management Sup », 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d’amis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions : communication numérique et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.213-228, 2011, 978-2870377208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse et Résistance au développement de l’Éolien. Cartographie de la circulation des discours liés à l'implantation de parcs éoliens en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, exister en ligne : comment articuler nos formes de vie ? Une exploration des différences générationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718782458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01890965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2014.02.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.107.117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.049.59.70" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.049.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.131-144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DE9F676F79B8FC247320F729CEA3B2BF7958F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_74" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prensky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221141400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718782458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01890965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.v23i44.97330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2014.02.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.107.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.010.0300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.049.59.70" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.049.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.131-144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DE9F676F79B8FC247320F729CEA3B2BF7958F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Manovosoa Rakotondrasata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garcia Baena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Sokolova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_74" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/digital-natives/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>