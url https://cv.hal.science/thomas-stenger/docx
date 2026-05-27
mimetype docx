--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Stenger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirecteur du CEREGE (UR 13564), Université de Poitiers, IAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas STENGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Professeur des universités à l’U</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">niversité de Poitiers (IAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Directeur du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UR 13564) depuis 2022, après avoir été directeur adjoint pendant quatre ans. Il a également été Vice-président de l’Association Française du Marketing (AFM) pendant trois ans.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches en sciences de gestion, étudient les rapports entre consommation, prescription et marketing. Les expériences et pratiques numériques (e-commerce, médias sociaux, plateformes, objets connectés…), spatiales (espace public/privé, territoire…) et sportives constituent ses principaux objets de recherche. Depuis une vingtaine d’années, il a développé une expertise pour les méthodes d’intervention en entreprise et les méthodes visuelles (vidéographie).Thomas STENGER est l’auteur - ou le co-auteur de six ouvrages dont </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dunod), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L’Harmattan), Digital Natives (EMS), Le Marketing politique (CNRS Ed.), 18 chapitres et 23 articles de recherche publiés notamment dans *Recherche et Applications en Marketing, Revue Française de Gestion, Journal of Retailing and Consumer Services, International Journal of Technology and Human Interaction, Systèmes d’Information et Management *ou encore Décisions Marketing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de la confiance entre particuliers - une ethnographie des échanges sur leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rules of trust between individuals: An ethnography of transactions on Leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.50-67. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221141400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a renewal of the situation concept: The situation of home online shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.24-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570718782458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept de situation: le cas de la situation de shopping en ligne à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : des discours de promotion à la déﬁnition d’un objet et d’une méthodologie de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermes - Journal of Language and Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/hjlcb.v23i44.97330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des réseaux socionumériques et les arts de l’encadrer : pour une prise en compte des rapports de force entre utilisateurs et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.89-122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Online Reputation Management as Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptualization of the online shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.314 - 326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux: clarification et cartographie pour une approche sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.070.107.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assogba Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles jouent les vendeurs dans une entreprise de vente par Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4-5/5 (N°244/245), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de réseautage professionnel au service du marketing : le cas Viadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias sociaux : Une histoire de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens d’experts avec N. Ellison : « Réseaux sociaux, numérique et capital social », p. 21-24 ; A. Degenne : « Retour à l’analyse des réseaux sociaux », p. 39-42 ; O. Fecherolle : « Viadeo : réseaux sociaux et networking », p. 143-146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités quotidiennes des jeunes sur les réseaux socionumériques : typologie et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion d'attributs identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp. 61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l'action collective - Double stratégie d’exploitation de la participation sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (59), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Tchuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire, 14 (1), pp.31--57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux socionumériques : spécificités, modèles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus identitaire et ordre de l'interaction sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 2010 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.010.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et temporalités des réseaux socionumériques : logique de flux et logique d'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 32, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.049.59.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.049.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et interactivité dans l'achat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.131-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser une situation d'achat à l'aide d'une méthode photographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Manovosoa Rakotondrasata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées Normandes de Recherche sur la Consommation, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En apnée : plonger en profondeur dans nos besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi, formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi : formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France. pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données du self-tracking : Une expérience de la reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l’action collective marchande : le cas du e-marketing et e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action collective peut-elle être créatrice (autour des travaux d’Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de Cerisy, Jun 2023, Cerisy Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should firms use social media the way they are supposed to be? An affordance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Sokolova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leaders facilitent-ils l’appropriation des systèmes d’information collaboratifs dans les équipes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association information et management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in Situation: Dimensions and Ideal-types through the Airbnb Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collective Photo Essay Method – Application and discussion through the visiting experience of a theme park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 53rd Annual Conference of the Association for Consumer Research (ACR 2022 Denver : Together)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research (ACR), Oct 2022, Denver (Colorado, USA), United States. pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l’essai photographique collectif - Cas de l’expérience de visite dans un parc à thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Video-aperitif During Lockdown in France: (Re)Defining Situation and Context of Online Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COME COME ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’AFM (Association Française du Marketing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers on line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronapéro, Skypéro, Whatsappéro : situation et contexte de consommation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come come ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st international conference of the Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research Conference (ACR), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Conference of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des médias socionumériques - Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot ethnographie d'une pratique spatiale : le longboard downhill consommation, appropriation et production de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire des médias socio-numériques. Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : a new conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Shopping Experience (OSE) -expanding an existing framework : an abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99181-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of consumers' categorization of resistance behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French-Austrian-GermanWorkshop on Consumer Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TYPOLOGIE ET CARTOGRAPHIE DES MEDIAS SOCIAUX SOUS L'ANGLE DES USAGES ET DES COMPORTEMENTS DE CONSOMMATEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Recherche sur le Marketing Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RESISTANCE DU POINT DE VUE DU CONSOMMATEUR. UNE CATEGORISATION DES COMPORTEMENTS DE RESISTANCE TENANT COMPTE DES PRATIQUANTS ET DES NON PRATIQUANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EXPERIENCE DE SHOPPING EN LIGNE SOUS OBSERVATION : PREMIERS RESULTATS ET ELEMENTS DE DISCUSSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du point de vue du consommateur : Une analyse descriptive de la catégorisation des pratiques de résistance aux marques, produits et discours marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The online shopping experience (OSE): Towards the development of a four- order hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Association for Education and Research in Commercial Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCE: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE EXPLORATORY RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on European Retail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des « amis » sur les réseaux socionumériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de lÁssociation Information &amp; Management (AIM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Teenagers Deal with their Privacy on Social Network Sites? Results from a National Survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Intelligent Information Privacy Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Palo Alto, France. pp. 169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les configurations sociotechniques sur le Web et leurs usages : le cas des réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du chapitre français de l'ISKO, Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites (SNS): do they match ? Definitions and methods for social sciences and marketing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIX, Annual Conference of the INSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription ordinaire sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives : Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2015, 2847697438. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques, coll. « Communication et Civilisation », L’Harmattan, 194 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing politique, coll. « Les Essentiels d’Hermès », CNRS Editions, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA METAPHYSIQUE DU MARCHÉ A LA PRESCRIPTION DE L'ACTION COLLECTIVE MARCHANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne : rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2747235211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique sportive et injonction à la résilience : une rhétorique ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.333-340, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus résistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.65-94, 2015, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus « résistants » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84769-743-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Digital Natives, consommation et marketing. Culture, génération et consommation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives, consommation et marketing. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.11-26, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital natives&amp;lt;/i&amp;gt;, technologie et culture numériques. Entretien avec Marc Prensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.27-33, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-106, 2014, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod; Dunod; Dunod, pp.1-7, 2014, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce : histoire, structuration et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.8-46, 2014, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.155-197, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, Communication et Civilisation, 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Le marketing politique : entre démocratie et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.15-36, 2012, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire du marketing politique en France. Entretien avec Michel Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.53-68, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 et Médias Sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Coll. « Management Sup », 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d’amis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions : communication numérique et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.213-228, 2011, 978-2870377208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse et Résistance au développement de l’Éolien. Cartographie de la circulation des discours liés à l'implantation de parcs éoliens en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, exister en ligne : comment articuler nos formes de vie ? Une exploration des différences générationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Stenger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésDirecteur du CEREGE (UR 13564), Université de Poitiers, IAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas STENGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Professeur des universités à l’U</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">niversité de Poitiers (IAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Directeur du laboratoire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UR 13564) depuis 2022, après avoir été directeur adjoint pendant quatre ans. Il a également été Vice-président de l’Association Française du Marketing (AFM) pendant trois ans.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches en sciences de gestion, étudient les rapports entre consommation, prescription et marketing. Les expériences et pratiques numériques (e-commerce, médias sociaux, plateformes, objets connectés…), spatiales (espace public/privé, territoire…) et sportives constituent ses principaux objets de recherche. Depuis une vingtaine d’années, il a développé une expertise pour les méthodes d’intervention en entreprise et les méthodes visuelles (vidéographie).Thomas STENGER est l’auteur - ou le co-auteur de six ouvrages dont </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dunod), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L’Harmattan), Digital Natives (EMS), Le Marketing politique (CNRS Ed.), 18 chapitres et 23 articles de recherche publiés notamment dans *Recherche et Applications en Marketing, Revue Française de Gestion, Journal of Retailing and Consumer Services, International Journal of Technology and Human Interaction, Systèmes d’Information et Management *ou encore Décisions Marketing.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de la confiance entre particuliers - une ethnographie des échanges sur leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rules of trust between individuals: An ethnography of transactions on Leboncoin.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.50-67. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221141400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a renewal of the situation concept: The situation of home online shopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.24-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570718782458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept de situation: le cas de la situation de shopping en ligne à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : des discours de promotion à la déﬁnition d’un objet et d’une méthodologie de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermes - Journal of Language and Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/hjlcb.v23i44.97330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des réseaux socionumériques et les arts de l’encadrer : pour une prise en compte des rapports de force entre utilisateurs et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.89-122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.152.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Online Reputation Management as Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijthi.2014100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptualization of the online shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.314 - 326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux: clarification et cartographie pour une approche sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.070.107.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natifs numériques profitent-ils de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assogba Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles jouent les vendeurs dans une entreprise de vente par Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4-5/5 (N°244/245), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de réseautage professionnel au service du marketing : le cas Viadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias sociaux : Une histoire de participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités quotidiennes des jeunes sur les réseaux socionumériques : typologie et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens d’experts avec N. Ellison : « Réseaux sociaux, numérique et capital social », p. 21-24 ; A. Degenne : « Retour à l’analyse des réseaux sociaux », p. 39-42 ; O. Fecherolle : « Viadeo : réseaux sociaux et networking », p. 143-146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l'action collective - Double stratégie d’exploitation de la participation sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (59), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.059.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion d'attributs identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp. 61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonné Tchuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire, 14 (1), pp.31--57. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux socionumériques : spécificités, modèles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus identitaire et ordre de l'interaction sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 2010 (1), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.010.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et temporalités des réseaux socionumériques : logique de flux et logique d'archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 32, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.59-70. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.049.59.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de décision d’achat de vin par Internet : entre recherche d’information et prescription en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.049.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription et interactivité dans l'achat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (173), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.131-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription dans le commerce en ligne : proposition d’un cadre conceptuel issu de la vente de vin par Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser une situation d'achat à l'aide d'une méthode photographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Manovosoa Rakotondrasata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées Normandes de Recherche sur la Consommation, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En apnée : plonger en profondeur dans nos besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données du self-tracking : Une expérience de la reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi, formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès de l’Association Française du Marketing (afm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez nous, chez vous, chez soi : formes d’hospitalité en situation sur Airbnb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France. pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription de l’action collective marchande : le cas du e-marketing et e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action collective peut-elle être créatrice (autour des travaux d’Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de Cerisy, Jun 2023, Cerisy Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should firms use social media the way they are supposed to be? An affordance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Sokolova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leaders facilitent-ils l’appropriation des systèmes d’information collaboratifs dans les équipes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association information et management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in Situation: Dimensions and Ideal-types through the Airbnb Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Jelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collective Photo Essay Method – Application and discussion through the visiting experience of a theme park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 53rd Annual Conference of the Association for Consumer Research (ACR 2022 Denver : Together)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research (ACR), Oct 2022, Denver (Colorado, USA), United States. pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de l’essai photographique collectif - Cas de l’expérience de visite dans un parc à thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Video-aperitif During Lockdown in France: (Re)Defining Situation and Context of Online Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronapéro, Skypéro, Whatsappéro : situation et contexte de consommation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Faure-Ferlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COME COME ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès International de l’AFM (Association Française du Marketing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers on line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come come ! Territorial marketing without territory ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st international conference of the Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research Conference (ACR), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : A New Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Conference of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des médias socionumériques - Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spot ethnographie d'une pratique spatiale : le longboard downhill consommation, appropriation et production de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire des médias socio-numériques. Une approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Shopping Experience (OSE) : a new conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Online Shopping Experience (OSE) -expanding an existing framework : an abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99181-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international comparison of consumers' categorization of resistance behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th French-Austrian-GermanWorkshop on Consumer Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TYPOLOGIE ET CARTOGRAPHIE DES MEDIAS SOCIAUX SOUS L'ANGLE DES USAGES ET DES COMPORTEMENTS DE CONSOMMATEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées de Recherche sur le Marketing Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RESISTANCE DU POINT DE VUE DU CONSOMMATEUR. UNE CATEGORISATION DES COMPORTEMENTS DE RESISTANCE TENANT COMPTE DES PRATIQUANTS ET DES NON PRATIQUANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EXPERIENCE DE SHOPPING EN LIGNE SOUS OBSERVATION : PREMIERS RESULTATS ET ELEMENTS DE DISCUSSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du point de vue du consommateur : Une analyse descriptive de la catégorisation des pratiques de résistance aux marques, produits et discours marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The online shopping experience (OSE): Towards the development of a four- order hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Picot-Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Association for Education and Research in Commercial Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCE: A QUALITATIVE SURVEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONLINE SHOPPING EXPERIENCES: A QUALITATIVE EXPLORATORY RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on European Retail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des « amis » sur les réseaux socionumériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de lÁssociation Information &amp; Management (AIM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France. pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Teenagers Deal with their Privacy on Social Network Sites? Results from a National Survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Intelligent Information Privacy Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Palo Alto, France. pp. 169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les configurations sociotechniques sur le Web et leurs usages : le cas des réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du chapitre français de l'ISKO, Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites (SNS): do they match ? Definitions and methods for social sciences and marketing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIX, Annual Conference of the INSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prescription ordinaire sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 09, entre communautés et mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, Management &amp; société, pp.358, 2025, Questions de société, 978-2-38630-274-9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives : Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2015, 2847697438. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques, coll. « Communication et Civilisation », L’Harmattan, 194 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing politique, coll. « Les Essentiels d’Hermès », CNRS Editions, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA METAPHYSIQUE DU MARCHÉ A LA PRESCRIPTION DE L'ACTION COLLECTIVE MARCHANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESKA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne : rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESKA, 2025, 978-2747235211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique sportive et injonction à la résilience : une rhétorique ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia Baena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.333-340, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.341-343, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : vers un management des résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.11-13, 2025, 978-23-8630-275-6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cusin.2025.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus résistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.65-94, 2015, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives sont-ils des consommateurs plus « résistants » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84769-743-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Digital Natives, consommation et marketing. Culture, génération et consommation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Natives, consommation et marketing. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.11-26, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Digital natives&amp;lt;/i&amp;gt;, technologie et culture numériques. Entretien avec Marc Prensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives. Culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.27-33, 2015, Consommation des 0-25 ans, 978-2-84769-743-8 (imprimé) ; 978-2-84769-744-5 (numérique). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.steng.2015.01.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-106, 2014, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod; Dunod; Dunod, pp.1-7, 2014, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce : histoire, structuration et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.8-46, 2014, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; e-commerce: Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.155-197, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.steng.2014.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, Communication et Civilisation, 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Le marketing politique : entre démocratie et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.15-36, 2012, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire du marketing politique en France. Entretien avec Michel Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.53-68, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.18955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 et Médias Sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achat et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, e-marketing et e-commerce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Coll. « Management Sup », 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d’amis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions : communication numérique et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.213-228, 2011, 978-2870377208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse et Résistance au développement de l’Éolien. Cartographie de la circulation des discours liés à l'implantation de parcs éoliens en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, exister en ligne : comment articuler nos formes de vie ? Une exploration des différences générationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dessinges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221141400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718782458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01890965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.v23i44.97330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2014.02.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.107.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.010.0300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.049.59.70" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.049.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.131-144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DE9F676F79B8FC247320F729CEA3B2BF7958F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Manovosoa Rakotondrasata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garcia Baena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Sokolova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_74" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/digital-natives/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221141400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718782458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01890965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/hjlcb.v23i44.97330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.152.0089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijthi.2014100104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2014.02.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.107.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.010.0300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.049.59.70" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.049.0059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.131-144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DE9F676F79B8FC247320F729CEA3B2BF7958F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Manovosoa Rakotondrasata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garcia Baena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Sokolova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99181-8_74" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/digital-natives/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.steng.2014.01.0155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.18955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>