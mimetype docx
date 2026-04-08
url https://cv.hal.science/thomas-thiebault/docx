--- v0 (2026-03-06)
+++ v1 (2026-04-08)
@@ -66,165 +66,165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampling of chemical targets in Wastewater-Based Epidemiology: Promise, pitfalls and pathway forward</w:t>
+                <w:t xml:space="preserve">The Paris Sewer Renaissance: Data, Health and Participatory Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richer</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 196, pp.118690. </w:t>
+              <w:t xml:space="preserve">Blue Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2026.118690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58981/bluepapers.2026.2.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470955v1</w:t>
+                <w:t xml:space="preserve">hal-05564094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
               </w:r>
@@ -338,6623 +338,7120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05522268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical properties and contamination of flood sediment deposits collected along the Seine River in Paris during the March 2024 flood before Paris Olympics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-026-04231-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002533v2</w:t>
+                <w:t xml:space="preserve">cea-05571414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between research and decision making: A European survey to enhance cooperation in wastewater-based epidemiology (WBE) for illicit drugs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive sampling of chemical targets in Wastewater-Based Epidemiology: Promise, pitfalls and pathway forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.009⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.118690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2026.118690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968889v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the past: Sedimentary archives as historical records of ionizable organic contaminant trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05427730v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the gap between research and decision making: A European survey to enhance cooperation in wastewater-based epidemiology (WBE) for illicit drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Baz-Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexanderl.N. van Nuijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lenart-Boroń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Péterfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Anne de L’eprevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.158-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revealing the past: Sedimentary archives as historical records of ionizable organic contaminant trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.118623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+                <w:t xml:space="preserve">insu-05427730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Daniel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05104000v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05187583v1</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05104000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Adsorption of Organic Micro-Pollutants by Smectite Clays Revealed from Atomistic Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cancade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (19), pp.14781. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241914781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223671v1</w:t>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace organic contaminants within solid matrices along an anthropized watercourse: Organo-mineral controls on their spatial distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlla Le Gaudu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Quénéa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guigon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153601⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03552025v1</w:t>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Materials and Technologies for Wastewater Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.1927. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15051927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601529v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
+                <w:t xml:space="preserve">Selective Adsorption of Organic Micro-Pollutants by Smectite Clays Revealed from Atomistic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathieu Cancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (19), pp.14781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241914781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03183855v1</w:t>
+                <w:t xml:space="preserve">hal-04223671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trace organic contaminants within solid matrices along an anthropized watercourse: Organo-mineral controls on their spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlla Le Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.153601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03134012v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Materials and Technologies for Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15051927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214186v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaner synthesis of silylated clay minerals for the durable recovery of ions (Co2+ and Sr2+) from aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Auge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06118⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02441684v1</w:t>
+                <w:t xml:space="preserve">insu-03134012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfamethoxazole/Trimethoprim ratio as a new marker in raw wastewaters: A critical review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02461909v1</w:t>
+                <w:t xml:space="preserve">insu-03183855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw and modified clays and clay minerals for the removal of pharmaceutical products from aqueous solutions: State of the art and future perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1663065⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02284028v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponites ® for the Recovery of 133 Cs, 59 Co, and 88 Sr from Aqueous Solutions and Subsequent Storage: Impact of Grafted Silane Loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cleaner synthesis of silylated clay minerals for the durable recovery of ions (Co2+ and Sr2+) from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13030572⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.2104-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02454993v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02441684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sulfamethoxazole/Trimethoprim ratio as a new marker in raw wastewaters: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 715, pp.136916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02269478v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02461909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raw and modified clays and clay minerals for the removal of pharmaceutical products from aqueous solutions: State of the art and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (14), pp.1451-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1663065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02284028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laponites ® for the Recovery of 133 Cs, 59 Co, and 88 Sr from Aqueous Solutions and Subsequent Storage: Impact of Grafted Silane Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13030572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02324628v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02454993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02094825v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 230, pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02125305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
+              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (100266), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02110592v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.378-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01511406v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02094825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.100183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01531858v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02110592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (18), pp.5118-5127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02269478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01532922v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01531858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA90061E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02099494v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298757v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01532922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342278v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01511406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction: Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (73), pp.69312-69312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA90061E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02099494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampling of polar organic compounds: application to the Seine River comparing combinations of sorbents through target and non-target screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477438v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Passive sampling of polar organic compounds: application to the Seine River comparing combinations of sorbents through target and non-target screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia. pp.117</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05109170v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès FROG6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446998v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Gallazzini</w:t>
+                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742040v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755111v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734422v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623220v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446977v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845317v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gallazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654205v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446839v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134136⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03542725v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
+              <w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554403v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03542725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552727v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689655v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau²</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401393v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+                <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
+              <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290797v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6964,279 +7461,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7246,104 +7743,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microcontaminants dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine. Arceau-IDF, 25, pp.92, 2025, Fascicules du PIREN-Seine - Coffret 35ième anniversaire, 978-2-490463-20-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7353,107 +7850,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Les techniques analytiques pour évaluer la santé des populations par les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.99-116, 2025, 978-2-7598-3810-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-3810-3.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7463,130 +7960,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau hybride organique-inorganique apte à adsorber des cations métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3078268. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02340997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7596,739 +8093,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux contaminants le long de l'axe Seine, intérêt et mise au point des protocoles d'analyse : cas du métaldéhyde, de la metformine et des traitements potentiels à la Covid-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Raymond</w:t>
+                <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063819v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Recherche de nouveaux contaminants le long de l'axe Seine, intérêt et mise au point des protocoles d'analyse : cas du métaldéhyde, de la metformine et des traitements potentiels à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03029687v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits pharmaceutiques dans les environnements anthropisés, de la mesure de la contamination à l’information sur les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Ecole Pratique des Hautes Etudes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04720770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8475,51 +8972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>