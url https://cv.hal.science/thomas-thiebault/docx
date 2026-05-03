--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -710,1177 +710,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between research and decision making: A European survey to enhance cooperation in wastewater-based epidemiology (WBE) for illicit drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Baz-Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexanderl.N. van Nuijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lenart-Boroń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Péterfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de L’eprevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 241, pp.158-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the past: Sedimentary archives as historical records of ionizable organic contaminant trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.118623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05427730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Baragaño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Owen Daniel</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05104000v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05187583v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05104000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cenik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002533v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.153601. </w:t>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,77 +2606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
@@ -3098,1252 +3098,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02454993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (18), pp.5118-5127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+                <w:t xml:space="preserve">insu-02269478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02125305v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
+                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02324628v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02125305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
+                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 371, pp.378-379. </w:t>
+              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (100266), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02094825v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
+                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.100183. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.378-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02110592v1</w:t>
+                <w:t xml:space="preserve">insu-02094825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
+                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Limousy</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (18), pp.5118-5127. </w:t>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.100183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02269478v1</w:t>
+                <w:t xml:space="preserve">insu-02110592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01531858v1</w:t>
+                <w:t xml:space="preserve">insu-01511406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+                <w:t xml:space="preserve">insu-01531858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01532922v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
+                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01511406v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01532922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4481,90 +4481,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
@@ -4615,64 +4615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4738,51 +4738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,77 +4971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,1295 +5077,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gallazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755111v1</w:t>
+                <w:t xml:space="preserve">hal-04742040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734422v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446977v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbayadoum Dori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623220v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845317v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654205v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623181v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742040v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès FROG6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446998v1</w:t>
+                <w:t xml:space="preserve">hal-04654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,77 +6455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
@@ -6576,51 +6576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6710,51 +6710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,90 +6822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6947,90 +6947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7072,90 +7072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7191,273 +7191,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7475,103 +7475,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
@@ -7600,77 +7600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8255,64 +8255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8459,271 +8459,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Recherche de nouveaux contaminants le long de l'axe Seine, intérêt et mise au point des protocoles d'analyse : cas du métaldéhyde, de la metformine et des traitements potentiels à la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Vivien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03029687v1</w:t>
+                <w:t xml:space="preserve">hal-03063819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux contaminants le long de l'axe Seine, intérêt et mise au point des protocoles d'analyse : cas du métaldéhyde, de la metformine et des traitements potentiels à la Covid-19</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sira Traoré</w:t>
+                <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Raymond</w:t>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063819v1</w:t>
+                <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8972,51 +8972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>