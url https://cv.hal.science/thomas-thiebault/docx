--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,4655 +66,4789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris Sewer Renaissance: Data, Health and Participatory Science</w:t>
+                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58981/bluepapers.2026.2.15⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1028, pp.181675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564094v1</w:t>
+                <w:t xml:space="preserve">hal-05563511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive sampling of chemical targets in Wastewater-Based Epidemiology: Promise, pitfalls and pathway forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Camille Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.118690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2026.118690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05522268v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and contamination of flood sediment deposits collected along the Seine River in Paris during the March 2024 flood before Paris Olympics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Paris Sewer Renaissance: Data, Health and Participatory Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bizeul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 116 (4), pp.74. </w:t>
+              <w:t xml:space="preserve">Blue Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00128-026-04231-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58981/bluepapers.2026.2.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05571414v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring through a wastewater-based observatory to model urban population dynamics and health indicators</w:t>
+                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181675⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563511v1</w:t>
+                <w:t xml:space="preserve">cea-05522268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampling of chemical targets in Wastewater-Based Epidemiology: Promise, pitfalls and pathway forward</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Richer</w:t>
+                <w:t xml:space="preserve">Physico-chemical properties and contamination of flood sediment deposits collected along the Seine River in Paris during the March 2024 flood before Paris Olympics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 196, pp.118690. </w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116 (4), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2026.118690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00128-026-04231-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470955v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05571414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-proxy sediment record of atmospheric contaminant deposition in the Paris Basin since the nineteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (6), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-026-15496-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002533v2</w:t>
+                <w:t xml:space="preserve">hal-05629030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between research and decision making: A European survey to enhance cooperation in wastewater-based epidemiology (WBE) for illicit drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Baz-Lomba</w:t>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexanderl.N. van Nuijs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne de L’eprevier</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.009⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968889v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the past: Sedimentary archives as historical records of ionizable organic contaminant trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.118623. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05427730v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Bridging the gap between research and decision making: A European survey to enhance cooperation in wastewater-based epidemiology (WBE) for illicit drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Baz-Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexanderl.N. van Nuijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lenart-Boroń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Anna Péterfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Anne de L’eprevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.158-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Revealing the past: Sedimentary archives as historical records of ionizable organic contaminant trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.118623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+                <w:t xml:space="preserve">insu-05427730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Daniel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05104000v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Medicinal applications and environmental fate of antimicrobial peptides: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Asselin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-025-01854-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05187583v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05104000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Adsorption of Organic Micro-Pollutants by Smectite Clays Revealed from Atomistic Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cancade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241914781⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223671v1</w:t>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace organic contaminants within solid matrices along an anthropized watercourse: Organo-mineral controls on their spatial distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Adsorption of Organic Micro-Pollutants by Smectite Clays Revealed from Atomistic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlla Le Gaudu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153601⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (19), pp.14781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241914781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03552025v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Materials and Technologies for Wastewater Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace organic contaminants within solid matrices along an anthropized watercourse: Organo-mineral controls on their spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlla Le Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Limousy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15051927⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.153601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601529v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Materials and Technologies for Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15051927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03134012v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03183855v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03134012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214186v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03183855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaner synthesis of silylated clay minerals for the durable recovery of ions (Co2+ and Sr2+) from aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06118⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02441684v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfamethoxazole/Trimethoprim ratio as a new marker in raw wastewaters: A critical review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cleaner synthesis of silylated clay minerals for the durable recovery of ions (Co2+ and Sr2+) from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136916⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.2104-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02461909v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02441684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw and modified clays and clay minerals for the removal of pharmaceutical products from aqueous solutions: State of the art and future perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sulfamethoxazole/Trimethoprim ratio as a new marker in raw wastewaters: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 715, pp.136916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1663065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02284028v1</w:t>
+                <w:t xml:space="preserve">insu-02461909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponites ® for the Recovery of 133 Cs, 59 Co, and 88 Sr from Aqueous Solutions and Subsequent Storage: Impact of Grafted Silane Loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Raw and modified clays and clay minerals for the removal of pharmaceutical products from aqueous solutions: State of the art and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (14), pp.1451-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1663065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13030572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02454993v1</w:t>
+                <w:t xml:space="preserve">insu-02284028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laponites ® for the Recovery of 133 Cs, 59 Co, and 88 Sr from Aqueous Solutions and Subsequent Storage: Impact of Grafted Silane Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13030572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02269478v1</w:t>
+                <w:t xml:space="preserve">insu-02454993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Zwitterionic-surfactant modified Laponites® for removal of ions (Cs+; Sr2+ and Co2+) from aqueous solution as a sustainable recovery of radionuclides from aqueous wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (18), pp.5118-5127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC02243K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02164418v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02269478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.107-116. </w:t>
+              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (100266), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02125305v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02324628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.378-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02324628v1</w:t>
+                <w:t xml:space="preserve">insu-02094825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “The multi-mechanisms and interlayer configurations of metoprolol uptake on montmorillonite”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phenolic acids interactions with clay minerals: A spotlight on the adsorption mechanisms of Gallic Acid onto montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 371, pp.378-379. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02094825v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02110592v1</w:t>
+                <w:t xml:space="preserve">insu-02125305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adsorption Mechanisms of Psychoactive Drugs onto Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.100183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2019.100183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01511406v1</w:t>
+                <w:t xml:space="preserve">insu-02110592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01531858v1</w:t>
+                <w:t xml:space="preserve">insu-01511406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01531858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.47-56. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01532922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298757v1</w:t>
+                <w:t xml:space="preserve">insu-01532922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA90061E⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02099494v1</w:t>
+                <w:t xml:space="preserve">insu-01298757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Correction: Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6 (73), pp.69312-69312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA90061E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01342278v1</w:t>
+                <w:t xml:space="preserve">insu-02099494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adsorption Mechanisms of Emerging Micro-pollutants with a clay Mineral: Case of Tramadol and Doxepine Pharmaceutical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 453, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4724,3016 +4858,3016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive sampling of polar organic compounds: application to the Seine River comparing combinations of sorbents through target and non-target screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gallazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme urbain décrypté au travers des eaux usées : résultats de 10 ans de suivi réalisés en agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbayadoum Dori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623220v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446977v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202134136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03542725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,104 +7877,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microcontaminants dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine. Arceau-IDF, 25, pp.92, 2025, Fascicules du PIREN-Seine - Coffret 35ième anniversaire, 978-2-490463-20-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7850,107 +7984,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Les techniques analytiques pour évaluer la santé des populations par les eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.99-116, 2025, 978-2-7598-3810-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-3810-3.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7960,764 +8094,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau hybride organique-inorganique apte à adsorber des cations métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3078268. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02340997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term observation of the end-of- treatment sludge quality from a Parisian WWTP treating wastewater from 6.5 M inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19886644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05614315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux contaminants le long de l'axe Seine, intérêt et mise au point des protocoles d'analyse : cas du métaldéhyde, de la metformine et des traitements potentiels à la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8727,105 +9020,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits pharmaceutiques dans les environnements anthropisés, de la mesure de la contamination à l’information sur les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Ecole Pratique des Hautes Etudes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04720770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8972,51 +9265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181675" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2026.118690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-026-15496-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968889v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Baz-Lomba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanderl.N. van Nuijs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenart-Boro&#324;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#233;terfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de L&#8217;eprevier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05427730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cancade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914781" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Auge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02461909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136916" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1663065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02454993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02243K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02094825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02164418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02110592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2019.100183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA90061E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04734422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbayadoum Dori" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3810-3.c008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02340997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05614315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19886644" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>