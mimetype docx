--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -888,295 +888,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis methods for investigating titanium and nickel surface contamination after plasma deep etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic nanoscale etching of silicon nitride selectively to silicon by alternating SiF 4 /O 2 and Ar plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Ettouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">J. Faguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.052601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434304v1</w:t>
+                <w:t xml:space="preserve">hal-03772077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic nanoscale etching of silicon nitride selectively to silicon by alternating SiF 4 /O 2 and Ar plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+                <w:t xml:space="preserve">Combined analysis methods for investigating titanium and nickel surface contamination after plasma deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Faguet</w:t>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (5), pp.052601. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.134-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0001885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.7030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772077v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi In Situ XPS on a SiO x F y Layer Deposited on Silicon by a Cryogenic Process</w:t>
               </w:r>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.013013. </w:t>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (5), </w:t>
@@ -3162,278 +3162,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 332, pp.237. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.155204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219273v1</w:t>
+                <w:t xml:space="preserve">hal-01135854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Tinck</w:t>
+                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.155204. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135854v1</w:t>
+                <w:t xml:space="preserve">hal-01219273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of poly(styrene) thin films and enhancement of cryogenic plasma etching resistance by ruthenium tetroxide vapor staining</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,437 +4313,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
+                <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655000v1</w:t>
+                <w:t xml:space="preserve">hal-00667649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45, pp.065201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065201⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 45, pp.285202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667649v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00713105v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of submicron deep trench profiles with the STiGer cryoetching process: reduction of defects</w:t>
               </w:r>
@@ -4869,307 +4869,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barjon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575962v1</w:t>
+                <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">O. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655001v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Type CVD diamond: Epitaxy and doping</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5460,51 +5460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,168 +6709,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
+                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552940v1</w:t>
+                <w:t xml:space="preserve">hal-05552948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6925,73 +6908,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD for Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europäische Forschungsgesellschaft Dünne Schichten (EFDS), Mar 2025, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of SiO2 by SF6 – H2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7013,703 +6996,720 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plasma Technology Joint Conference (IPTJC), Plasma Cryogenic Etching Processes (PlaCEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Taipei City (Taiwan), Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552948v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutorial lecture : The chemistry of cryogenic etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 25</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Minnesota, Jun 2025, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325605v1</w:t>
+                <w:t xml:space="preserve">hal-05142034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial lecture : The chemistry of cryogenic etching</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic processes applied to SiO2 deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Minnesota, Jun 2025, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142034v1</w:t>
+                <w:t xml:space="preserve">hal-05552982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic processes applied to SiO2 deep etching</w:t>
+                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">ALD for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dresde (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552982v1</w:t>
+                <w:t xml:space="preserve">hal-05552952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dresde (Germany), Germany</w:t>
+              <w:t xml:space="preserve">AVS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552952v1</w:t>
+                <w:t xml:space="preserve">hal-05325605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t>
               </w:r>
@@ -7820,51 +7820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,275 +8064,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
+              <w:t xml:space="preserve">Dry Process Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805187v1</w:t>
+                <w:t xml:space="preserve">hal-04824284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dry Process Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
+              <w:t xml:space="preserve">45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824284v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical mechanisms involved in SiF4/O2 plasma cryogenic deposition and etching</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
+                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8599,109 +8599,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
+              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552980v1</w:t>
+                <w:t xml:space="preserve">hal-05552975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8724,81 +8720,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552975v1</w:t>
+                <w:t xml:space="preserve">hal-05552980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Bosch processing at cryogenic temperatures</w:t>
               </w:r>
@@ -8836,51 +8836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
@@ -9172,51 +9172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and Benefits of Cryogenic Processes in Silicon Based Material Atomic Layer Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,273 +9278,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Si and SiO2 using SF6 Physisorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Tillocher</w:t>
+                <w:t xml:space="preserve">SF6 and Ar plasma based atomic layer etching of Gallium Nitride (GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Cryogenic Etching Processing (PlaCEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orleans, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138936v1</w:t>
+                <w:t xml:space="preserve">hal-04511533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SF6 and Ar plasma based atomic layer etching of Gallium Nitride (GaN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Si and SiO2 using SF6 Physisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Plasma Cryogenic Etching Processing (PlaCEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511533v1</w:t>
+                <w:t xml:space="preserve">hal-04138936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SF6 Physisorption based cryo-ALE of silicon</w:t>
               </w:r>
@@ -9582,51 +9582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD-ALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
@@ -9649,277 +9649,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Reactive Ion Etching of Titanium Using SF6/O2/Ar plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Aspect-Ratio-Dependent Etch effects in Titanium Deep Reactive Ion Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Philippe</w:t>
+                <w:t xml:space="preserve">Jodie Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Conference on Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389072v1</w:t>
+                <w:t xml:space="preserve">hal-03389062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Ratio-Dependent Etch effects in Titanium Deep Reactive Ion Etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Reactive Ion Etching of Titanium Using SF6/O2/Ar plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodie Phung</w:t>
+                <w:t xml:space="preserve">Hadrien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+              <w:t xml:space="preserve">47th International Conference on Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389062v1</w:t>
+                <w:t xml:space="preserve">hal-03389072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching of Gallium Nitride (GaN) using fluorinated chemistry</w:t>
               </w:r>
@@ -10324,51 +10324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
@@ -10561,51 +10561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10647,103 +10647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium isotropic and anisotropic etching for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
@@ -11863,51 +11863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium-based MEMS: Application for a novel implantable feedthrough using TTV (Through Titanium Vias) technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12090,513 +12090,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching applied to the realization of high density capacitor with a homopolymer mask</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577611v1</w:t>
+                <w:t xml:space="preserve">hal-02306063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+                <w:t xml:space="preserve">Cryogenic etching applied to the realization of high density capacitor with a homopolymer mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">21th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306063v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280267v1</w:t>
+                <w:t xml:space="preserve">hal-01561210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
+                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561210v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12651,152 +12621,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374747v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of cryogenic etching of silicon and porous low-dielectric</w:t>
               </w:r>
@@ -13050,110 +13050,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dussarat</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287233v1</w:t>
+                <w:t xml:space="preserve">hal-01228477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13162,119 +13162,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13296,94 +13296,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228477v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2/SiF4 plasmas: a modelling and experimental study</w:t>
               </w:r>
@@ -14154,51 +14154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14355,527 +14355,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of surface defects in deep GaN etching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of plasma induced damage in cryogenic etching of low-k materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
+              <w:t xml:space="preserve">4th French Symposium on Emerging Technologies for micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228462v1</w:t>
+                <w:t xml:space="preserve">hal-01277115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of plasma induced damage in cryogenic etching of low-k materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of surface defects in deep GaN etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liping Zhang</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French Symposium on Emerging Technologies for micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277115v1</w:t>
+                <w:t xml:space="preserve">hal-01228462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+                <w:t xml:space="preserve">Low damage cryoetching of low-K materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151524v1</w:t>
+                <w:t xml:space="preserve">hal-01151543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low damage cryoetching of low-K materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151543v1</w:t>
+                <w:t xml:space="preserve">hal-01151524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic Etching of Silicon with SF6/O2/SiF4 plasmas: a modeling and experimental study</w:t>
               </w:r>
@@ -14976,168 +14976,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
+                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151839v1</w:t>
+                <w:t xml:space="preserve">hal-01057242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15196,182 +15196,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
+              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057242v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometric structured silicon surfaces obtained from polymer blend film by silica replication and cryogenic plasma etching</w:t>
               </w:r>
@@ -15974,51 +15974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16082,51 +16082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16158,510 +16158,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
+                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Judith Golda</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056618v1</w:t>
+                <w:t xml:space="preserve">hal-00831344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006364v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057236v1</w:t>
+                <w:t xml:space="preserve">hal-01006364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831344v1</w:t>
+                <w:t xml:space="preserve">hal-01057236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma surface interactions in deep dry etching</w:t>
               </w:r>
@@ -17156,77 +17156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17262,458 +17262,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747746v1</w:t>
+                <w:t xml:space="preserve">hal-00747749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747749v1</w:t>
+                <w:t xml:space="preserve">hal-00747741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Felix</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747741v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,64 +17807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
@@ -17906,64 +17906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18044,64 +18044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18281,64 +18281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microdicharge arrays in silicon operating in DC and AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18531,51 +18531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18637,51 +18637,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18716,97 +18716,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696419v1</w:t>
+                <w:t xml:space="preserve">hal-00696396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18841,97 +18841,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696418v1</w:t>
+                <w:t xml:space="preserve">hal-00696419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18966,73 +18966,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696396v1</w:t>
+                <w:t xml:space="preserve">hal-00696418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep etching of bulk titanium by plasma</w:t>
               </w:r>
@@ -19387,648 +19387,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487358v1</w:t>
+                <w:t xml:space="preserve">hal-00696376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696390v1</w:t>
+                <w:t xml:space="preserve">hal-00487363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487363v1</w:t>
+                <w:t xml:space="preserve">hal-00681902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681902v1</w:t>
+                <w:t xml:space="preserve">hal-00487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696376v1</w:t>
+                <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon deep cryoetching with the STiGer process</w:t>
               </w:r>
@@ -21191,51 +21191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Advanced Surface Engineering (8th ICASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Japan</w:t>
@@ -21497,51 +21497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21555,118 +21555,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138918v1</w:t>
+                <w:t xml:space="preserve">hal-04138885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21680,159 +21676,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138885v1</w:t>
+                <w:t xml:space="preserve">hal-04138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Titanium Micromachining using Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22222,243 +22222,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of SiO2</w:t>
+                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577612v1</w:t>
+                <w:t xml:space="preserve">hal-02306057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
+                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306057v1</w:t>
+                <w:t xml:space="preserve">hal-01577612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon micromachining at cryogenic temperature</w:t>
               </w:r>
@@ -22671,273 +22671,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2: a computational and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Neyts</w:t>
+                <w:t xml:space="preserve">Advance in low-k cryogenic etching of porous organoscilicate : Investigation of a new gas with higher boiling point Organic (HBPO) and comparison with C4F8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataniel Brochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344725v1</w:t>
+                <w:t xml:space="preserve">hal-01344722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in low-k cryogenic etching of porous organoscilicate : Investigation of a new gas with higher boiling point Organic (HBPO) and comparison with C4F8</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Chanson</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2: a computational and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344722v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon etching: STiGer vs. BOSCH</w:t>
               </w:r>
@@ -23204,51 +23204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
@@ -23277,77 +23277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Atmospheric Pressure Etching of Silicon by Microplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23704,51 +23704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>