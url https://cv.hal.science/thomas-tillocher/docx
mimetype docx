--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -3162,278 +3162,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Tinck</w:t>
+                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.155204. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135854v1</w:t>
+                <w:t xml:space="preserve">hal-01219273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer masks for structured surface and plasma etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 332, pp.237. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.155204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219273v1</w:t>
+                <w:t xml:space="preserve">hal-01135854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of poly(styrene) thin films and enhancement of cryogenic plasma etching resistance by ruthenium tetroxide vapor staining</w:t>
               </w:r>
@@ -4313,437 +4313,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
+                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667649v1</w:t>
+                <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45, pp.285202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 45, pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00713105v1</w:t>
+                <w:t xml:space="preserve">hal-00667649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of dc micro-discharge arrays made in silicon using CMOS compatible technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.285202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/28/285202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of submicron deep trench profiles with the STiGer cryoetching process: reduction of defects</w:t>
               </w:r>
@@ -4869,307 +4869,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">J. Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655001v1</w:t>
+                <w:t xml:space="preserve">hal-03575962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Habka</w:t>
+                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Brinza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03575962v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Type CVD diamond: Epitaxy and doping</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5460,51 +5460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,151 +6709,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552948v1</w:t>
+                <w:t xml:space="preserve">hal-05552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6908,73 +6925,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD for Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europäische Forschungsgesellschaft Dünne Schichten (EFDS), Mar 2025, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of SiO2 by SF6 – H2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6996,215 +7013,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plasma Technology Joint Conference (IPTJC), Plasma Cryogenic Etching Processes (PlaCEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Taipei City (Taiwan), Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
+                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552940v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial lecture : The chemistry of cryogenic etching</w:t>
               </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,51 +7540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,51 +7820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,275 +8064,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dry Process Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
+              <w:t xml:space="preserve">45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824284v1</w:t>
+                <w:t xml:space="preserve">hal-04805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
+              <w:t xml:space="preserve">Dry Process Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805187v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical mechanisms involved in SiF4/O2 plasma cryogenic deposition and etching</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8599,105 +8599,109 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552975v1</w:t>
+                <w:t xml:space="preserve">hal-05552980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
+                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8720,85 +8724,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
+              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552980v1</w:t>
+                <w:t xml:space="preserve">hal-05552975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Bosch processing at cryogenic temperatures</w:t>
               </w:r>
@@ -9278,273 +9278,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SF6 and Ar plasma based atomic layer etching of Gallium Nitride (GaN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Si and SiO2 using SF6 Physisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Plasma Cryogenic Etching Processing (PlaCEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511533v1</w:t>
+                <w:t xml:space="preserve">hal-04138936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Si and SiO2 using SF6 Physisorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Tillocher</w:t>
+                <w:t xml:space="preserve">SF6 and Ar plasma based atomic layer etching of Gallium Nitride (GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Cryogenic Etching Processing (PlaCEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orleans, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138936v1</w:t>
+                <w:t xml:space="preserve">hal-04511533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SF6 Physisorption based cryo-ALE of silicon</w:t>
               </w:r>
@@ -12090,713 +12090,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+                <w:t xml:space="preserve">Cryogenic etching applied to the realization of high density capacitor with a homopolymer mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">21th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306063v1</w:t>
+                <w:t xml:space="preserve">hal-01577611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching applied to the realization of high density capacitor with a homopolymer mask</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+                <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577611v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561210v1</w:t>
+                <w:t xml:space="preserve">hal-01280267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
+                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Neyts</w:t>
+                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
+              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379701v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
+              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280267v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of cryogenic etching of silicon and porous low-dielectric</w:t>
               </w:r>
@@ -13050,110 +13050,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228477v1</w:t>
+                <w:t xml:space="preserve">hal-01287233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13208,73 +13208,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13296,94 +13296,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dussarat</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry process </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287233v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2/SiF4 plasmas: a modelling and experimental study</w:t>
               </w:r>
@@ -14413,51 +14413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French Symposium on Emerging Technologies for micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -14976,402 +14976,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
+              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057242v1</w:t>
+                <w:t xml:space="preserve">hal-01151851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151851v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of submicronic features in silicon using masks based on porous polymer films</w:t>
+                <w:t xml:space="preserve">Multiscale etching of holes by cryogenic silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">226th meeting of the Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Gernoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151839v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometric structured silicon surfaces obtained from polymer blend film by silica replication and cryogenic plasma etching</w:t>
               </w:r>
@@ -15847,254 +15847,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
+                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831360v1</w:t>
+                <w:t xml:space="preserve">hal-01057233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
+                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831358v1</w:t>
+                <w:t xml:space="preserve">hal-00831360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
+                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
@@ -16112,556 +16112,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057233v1</w:t>
+                <w:t xml:space="preserve">hal-00831358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831344v1</w:t>
+                <w:t xml:space="preserve">hal-01056618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
+                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Judith Golda</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056618v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006364v1</w:t>
+                <w:t xml:space="preserve">hal-01057236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057236v1</w:t>
+                <w:t xml:space="preserve">hal-00831344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma surface interactions in deep dry etching</w:t>
               </w:r>
@@ -17156,51 +17156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17262,458 +17262,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747749v1</w:t>
+                <w:t xml:space="preserve">hal-00747746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747741v1</w:t>
+                <w:t xml:space="preserve">hal-00747749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747746v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,64 +17807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
@@ -17906,64 +17906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18044,64 +18044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18281,64 +18281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microdicharge arrays in silicon operating in DC and AC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18531,51 +18531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18637,51 +18637,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
+                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18716,97 +18716,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696396v1</w:t>
+                <w:t xml:space="preserve">hal-00696419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18841,97 +18841,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696419v1</w:t>
+                <w:t xml:space="preserve">hal-00696418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18966,73 +18966,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Advanced Plasma Science and its Applications for Nitrides and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696418v1</w:t>
+                <w:t xml:space="preserve">hal-00696396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep etching of bulk titanium by plasma</w:t>
               </w:r>
@@ -19387,648 +19387,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
+                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696376v1</w:t>
+                <w:t xml:space="preserve">hal-00487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487363v1</w:t>
+                <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681902v1</w:t>
+                <w:t xml:space="preserve">hal-00487363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MNTS 12-20, Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487358v1</w:t>
+                <w:t xml:space="preserve">hal-00681902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 57th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696390v1</w:t>
+                <w:t xml:space="preserve">hal-00696376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon deep cryoetching with the STiGer process</w:t>
               </w:r>
@@ -21191,51 +21191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Advanced Surface Engineering (8th ICASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Japan</w:t>
@@ -21497,51 +21497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21555,114 +21555,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138885v1</w:t>
+                <w:t xml:space="preserve">hal-04138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21676,94 +21680,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138918v1</w:t>
+                <w:t xml:space="preserve">hal-04138885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Titanium Micromachining using Deep Reactive Ion Etching</w:t>
               </w:r>
@@ -22222,243 +22222,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
+                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Conference on Atomic Layer Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306057v1</w:t>
+                <w:t xml:space="preserve">hal-01577612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of SiO2</w:t>
+                <w:t xml:space="preserve">Cryogenic ALE of silicon oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Atomic Layer Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577612v1</w:t>
+                <w:t xml:space="preserve">hal-02306057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon micromachining at cryogenic temperature</w:t>
               </w:r>
@@ -23277,77 +23277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Atmospheric Pressure Etching of Silicon by Microplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23704,51 +23704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>