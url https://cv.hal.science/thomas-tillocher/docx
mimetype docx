--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1290,295 +1290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Bosch and STiGer Processes for Deep Silicon Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism understanding in cryo atomic layer etching of ­SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; based upon C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; physisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Nos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Jacques Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12101143⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79560-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359000v1</w:t>
+                <w:t xml:space="preserve">hal-03118852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism understanding in cryo atomic layer etching of ­SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; based upon C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; physisorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between Bosch and STiGer Processes for Deep Silicon Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.357. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79560-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi12101143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118852v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo atomic layer etching of SiO 2 by C F8 physisorption followed by Ar plasma</w:t>
               </w:r>
@@ -2228,429 +2228,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Method Based on Spin-Coating for the Preparation of 2D and 3D Si-Based Anodes for Lithium Ion Batteries</w:t>
+                <w:t xml:space="preserve">Concurrent effects of wafer temperature and oxygen fraction on cryogenic silicon etching with SF6/O2 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gabard</w:t>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Violetta Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chouteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering1010005⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.1700018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201700018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862635v1</w:t>
+                <w:t xml:space="preserve">hal-01577605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Method Based on Spin-Coating for the Preparation of 2D and 3D Si-Based Anodes for Lithium Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Luais</w:t>
+                <w:t xml:space="preserve">David Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997713⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical and Applied Chemistry of Novel Materials and Their Applications, 1 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686032v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent effects of wafer temperature and oxygen fraction on cryogenic silicon etching with SF6/O2 plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic plasma-processed silicon microspikes as a high-performance anode material for lithium ion-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tinck</w:t>
+                <w:t xml:space="preserve">Erwann Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Neyts</w:t>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (9), pp.1700018. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201700018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577605v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control in thin films of PS: PLA homopolymer blends by dip-coating deposition</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3038,90 +3038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the effects of gas flow rate on an SF6 inductively coupled plasma and on the silicon etch rate, by a combined experimental and theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; inductively coupled plasmas: a combined modelling and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Yatsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.435202. </w:t>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma cryogenic etching of silicon: from the early days to today's advanced technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.075021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (6), pp.N131. </w:t>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel amorphization-etch alternating process for Si(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Mekkakia Maaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,291 +4179,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Free Cryogenic Etching of a Porous Organosilica Ultralow-k Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.007302ssl⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831289v1</w:t>
+                <w:t xml:space="preserve">hal-00655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high aspect ratio monocrystalline silicon suspended nanobridges by low temperature alkaline treatment of dry etched trenches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
+                <w:t xml:space="preserve">Damage Free Cryogenic Etching of a Porous Organosilica Ultralow-k Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (1), pp.010601. </w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.N5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3665217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.007302ssl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655000v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown study of dc silicon micro-discharge devices</w:t>
               </w:r>
@@ -4869,307 +4869,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barjon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Xi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1-2), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575962v1</w:t>
+                <w:t xml:space="preserve">hal-00655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalloping removal on DRIE via using low concentrated alkaline solutions at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">Boron acceptor concentration in diamond from excitonic recombination intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">O. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655001v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Type CVD diamond: Epitaxy and doping</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated micro-plasmas in silicon operating in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO2 passivating chemistry for silicon cryogenic deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,51 +5886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Cryogenic Processes Involving SF6, O2, and SiF4 for Silicon Deep Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cryo-etching of deep holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The passivation layer formation in the cryo-etching plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6584,543 +6584,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325839v1</w:t>
+                <w:t xml:space="preserve">hal-05552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Atomic Layer Etching of Silicon and Silicon Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Becerra</w:t>
+                <w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electrochemical Society (ECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Chicago, France</w:t>
+              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552940v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
+                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Nos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europäische Forschungsgesellschaft Dünne Schichten (EFDS), Mar 2025, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142003v1</w:t>
+                <w:t xml:space="preserve">hal-05552948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of SiO2 by SF6 – H2 plasma</w:t>
+                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Becerra</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plasma Technology Joint Conference (IPTJC), Plasma Cryogenic Etching Processes (PlaCEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City (Taiwan), Taiwan</w:t>
+              <w:t xml:space="preserve">ALD for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europäische Forschungsgesellschaft Dünne Schichten (EFDS), Mar 2025, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552986v1</w:t>
+                <w:t xml:space="preserve">hal-05142003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma interactions with a surface cooled to a cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of SiO2 by SF6 – H2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -7128,588 +7115,601 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Cartry, Jul 2025, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">International Plasma Technology Joint Conference (IPTJC), Plasma Cryogenic Etching Processes (PlaCEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City (Taiwan), Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552948v1</w:t>
+                <w:t xml:space="preserve">hal-05552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial lecture : The chemistry of cryogenic etching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Minnesota, Jun 2025, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">AVS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142034v1</w:t>
+                <w:t xml:space="preserve">hal-05325605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic processes applied to SiO2 deep etching</w:t>
+                <w:t xml:space="preserve">Tutorial lecture : The chemistry of cryogenic etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Minnesota, Jun 2025, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552982v1</w:t>
+                <w:t xml:space="preserve">hal-05142034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic processes applied to SiO2 deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dresde (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552952v1</w:t>
+                <w:t xml:space="preserve">hal-05552982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+                <w:t xml:space="preserve">Cryo- Atomic Layer Etching of Si, SiO2 and Si3N4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 25</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ALD for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dresde (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325605v1</w:t>
+                <w:t xml:space="preserve">hal-05552952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t>
               </w:r>
@@ -7820,51 +7820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,275 +8064,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
+              <w:t xml:space="preserve">Dry Process Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805187v1</w:t>
+                <w:t xml:space="preserve">hal-04824284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching of SiOxFy and SiO2 in SF6/H2 plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+                <w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dry Process Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, New Chitose, Japan</w:t>
+              <w:t xml:space="preserve">45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824284v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical mechanisms involved in SiF4/O2 plasma cryogenic deposition and etching</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
+                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8599,109 +8599,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
+              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552980v1</w:t>
+                <w:t xml:space="preserve">hal-05552975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic etching processes applied to the next generation of nanoelectronic technologies</w:t>
+                <w:t xml:space="preserve">Plasma cryogenic etching processes: what are the mechanisms involved at very low temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -8724,81 +8720,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean International Semiconductor conference on Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">JSPP-14/ICDDPS-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552975v1</w:t>
+                <w:t xml:space="preserve">hal-05552980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Bosch processing at cryogenic temperatures</w:t>
               </w:r>
@@ -9649,176 +9649,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Ratio-Dependent Etch effects in Titanium Deep Reactive Ion Etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Ettouri</w:t>
+                <w:t xml:space="preserve">Atomic Layer Etching of Gallium Nitride (GaN) using fluorinated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389062v1</w:t>
+                <w:t xml:space="preserve">hal-03539418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Reactive Ion Etching of Titanium Using SF6/O2/Ar plasma</w:t>
+                <w:t xml:space="preserve">Aspect-Ratio-Dependent Etch effects in Titanium Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
@@ -9832,258 +9828,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Philippe</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Conference on Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389072v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Etching of Gallium Nitride (GaN) using fluorinated chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+                <w:t xml:space="preserve">Anisotropic Reactive Ion Etching of Titanium Using SF6/O2/Ar plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ettouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">47th International Conference on Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539418v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer etching of Gallium nitride (GaN) using SF6/Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,51 +10397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma cryogenic etching : benefits of cooling the substrate at a low temperature in etching process technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10699,51 +10699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS (DTIP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
@@ -10867,51 +10867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching at cryogenic temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10919,51 +10919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t>
@@ -10992,90 +10992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic process for Atomic Layer Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11117,64 +11117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processes applied to SiO2 cryo-atomic layer etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,90 +11242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Etching at low substrate temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11611,273 +11611,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic processes for silicon deep etching, low-K materials and atomic layer etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">The role of SiF4 physisorption in the cryogenic etching process of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahara Shigeru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735471v1</w:t>
+                <w:t xml:space="preserve">hal-02311267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of SiF4 physisorption in the cryogenic etching process of silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Antoun</w:t>
+                <w:t xml:space="preserve">Cryogenic processes for silicon deep etching, low-K materials and atomic layer etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Dry Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311267v1</w:t>
+                <w:t xml:space="preserve">hal-01735471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium-based MEMS: Application for a novel implantable feedthrough using TTV (Through Titanium Vias) technologies</w:t>
               </w:r>
@@ -11988,64 +11988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-etching mechanism characterization by in-situ spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,532 +12340,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280267v1</w:t>
+                <w:t xml:space="preserve">hal-01561210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching mechanisms and STiGer process evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dry Process 2016 (DPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561210v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic processes for advanced material plasma etching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo vadis : Complex plasmas - TR 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374747v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gas and surface temperatures during cryogenic etching of silicon with SF6/O2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Damage etching of highly porous OSG low-k dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Maekawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bochum, France</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Lithography 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379701v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of cryogenic etching of silicon and porous low-dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13037,51 +13037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dussarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13117,342 +13117,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yatsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166023v1</w:t>
+                <w:t xml:space="preserve">hal-01228477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoetching processes applied to ULK material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leroy</w:t>
+                <w:t xml:space="preserve">Bulk titanium deep etching by plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Dry Process (DPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">, 20th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228477v1</w:t>
+                <w:t xml:space="preserve">hal-01166023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2/SiF4 plasmas: a modelling and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13734,277 +13734,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Cryogenic Etching: from 3D Integration to Low-k Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic Etching of Porous Organosilicate Low-k Materials: Fluorine based plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151533v1</w:t>
+                <w:t xml:space="preserve">hal-01151528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Etching of Porous Organosilicate Low-k Materials: Fluorine based plasma analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma Cryogenic Etching: from 3D Integration to Low-k Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151528v1</w:t>
+                <w:t xml:space="preserve">hal-01151533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicronic etched features of silicon with high aspect ratio obtained by cryogenic plasma deep-etching through perforated polymer thin films</w:t>
               </w:r>
@@ -14016,51 +14016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14611,51 +14611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low damage cryoetching of low-K materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14730,273 +14730,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryogenic Etching of Silicon with SF6/O2/SiF4 plasmas: a modeling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151524v1</w:t>
+                <w:t xml:space="preserve">hal-01151530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Etching of Silicon with SF6/O2/SiF4 plasmas: a modeling and experimental study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel low temperature etch approach to reduce ULK plasma damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois de Marneffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ljazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtecnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151530v1</w:t>
+                <w:t xml:space="preserve">hal-01151524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of GaN Deep Etched Surface State by Fluorination Dedicated to Power Devices</w:t>
               </w:r>
@@ -15383,51 +15383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15603,51 +15603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma cryoetching processes for silicon and advanced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15728,51 +15728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching of Silicon and Advanced Materials for 3D Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15847,821 +15847,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
+                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057233v1</w:t>
+                <w:t xml:space="preserve">hal-00831360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching processes for silicon micro- and nano-machining</w:t>
+                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium workshop : Bottom-up approaches to nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831360v1</w:t>
+                <w:t xml:space="preserve">hal-00831358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible process for Titanium deep etching</w:t>
+                <w:t xml:space="preserve">Reproducible process for titanium deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831358v1</w:t>
+                <w:t xml:space="preserve">hal-01057233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Judith Golda</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056618v1</w:t>
+                <w:t xml:space="preserve">hal-00831344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: performances and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
+              <w:t xml:space="preserve">19th International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006364v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma deep etching of silicon, titanium and gallium nitride for microtechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057236v1</w:t>
+                <w:t xml:space="preserve">hal-01006364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of cryogenic plasma etching for microtechnology and advanced CMOS manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Titanium deep etching for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831344v1</w:t>
+                <w:t xml:space="preserve">hal-01057236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma surface interactions in deep dry etching</w:t>
               </w:r>
@@ -16699,51 +16699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on particle - surface interactions : from surface analysis to materials processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17018,51 +17018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep etching of gallium nitride by chlorine based plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17137,277 +17137,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831352v1</w:t>
+                <w:t xml:space="preserve">hal-00747746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching : Role of SiCl4 in Plasma Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations in SF6 and Cl2/Ar plasmas used for titanium deep etching by means of mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747746v1</w:t>
+                <w:t xml:space="preserve">hal-00831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage free cryogenic etching of porous organosilicate low-k films for advanced interconnect application</w:t>
               </w:r>
@@ -17445,51 +17445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 59th International Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
@@ -17518,51 +17518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and limitations of microplasma arrays on silicon operating in DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,527 +17637,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831349v1</w:t>
+                <w:t xml:space="preserve">hal-00707932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microplasma arrays on Silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of microdicharges in silicon operating in DC for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Physics of Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707932v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated microplasmas on silicon: a new tool for lab-on-a-chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIeme congrès de la division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Cancer Cells On Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707935v1</w:t>
+                <w:t xml:space="preserve">hal-00707933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microplasmas on silicon: a new tool for lab-on-a-chip applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de matrices de micro plasmas sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cells On Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIeme congrès de la division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707933v1</w:t>
+                <w:t xml:space="preserve">hal-00707935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of black silicon by cryogenic plasma etching processes</w:t>
               </w:r>
@@ -18320,51 +18320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Society/International Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t>
@@ -18512,176 +18512,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707925v1</w:t>
+                <w:t xml:space="preserve">hal-00696419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a smooth surface after deep GaN etching</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -18716,198 +18716,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696419v1</w:t>
+                <w:t xml:space="preserve">hal-00696418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of Silicon based micro discharge plasma arrays in Direct Current (DC) at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696418v1</w:t>
+                <w:t xml:space="preserve">hal-00707925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Gallium Nitride Etching: ways to avoid etching defects</w:t>
               </w:r>
@@ -19012,445 +19012,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching of bulk titanium by plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STiGer process for silicon deep etching: extended scalloping reduction on submicron trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Kafrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696425v1</w:t>
+                <w:t xml:space="preserve">hal-00696422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STiGer process for silicon deep etching: extended scalloping reduction on submicron trenches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep silicon etching of 0.8 µm to hundreds of microns wide trenches with the STiGer process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">AVS 58th International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696422v1</w:t>
+                <w:t xml:space="preserve">hal-00696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep silicon etching of 0.8 µm to hundreds of microns wide trenches with the STiGer process</w:t>
+                <w:t xml:space="preserve">Deep etching of bulk titanium by plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ladroue</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 58th International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696428v1</w:t>
+                <w:t xml:space="preserve">hal-00696425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravure du GaN pour la prochaine génération de diodes Schottky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19514,51 +19514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and extinction of a Micro Hollow Cathode Discharge operating in DC regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19633,51 +19633,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
@@ -19712,323 +19712,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487363v1</w:t>
+                <w:t xml:space="preserve">hal-00696376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
+                <w:t xml:space="preserve">Deep GaN Etching by Inductively Coupled Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3RD WORKSHOP ON PLASMA ETCH AND STRIP IN MICROELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681902v1</w:t>
+                <w:t xml:space="preserve">hal-00487363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Gallium Nitride Etching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
+                <w:t xml:space="preserve">Micro Hollow Cathode Discharge Arrays in silicon devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kulsreshath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence J. Overzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwaederlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696376v1</w:t>
+                <w:t xml:space="preserve">hal-00681902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon deep cryoetching with the STiGer process</w:t>
               </w:r>
@@ -20389,51 +20389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an MHCD operating in He using optical and electrical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20553,51 +20553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20639,51 +20639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoetching of silicon for MEMS and microelectronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20803,51 +20803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20889,51 +20889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced robustness of the cryogenic process for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21014,51 +21014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of cryogenic processes for silicon deep etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21152,51 +21152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxFy passivation layer characterization in the silicon cryoetching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mellhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21277,51 +21277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and optimization in the cryogenic etching plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Silicon dry processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Aix-La-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21417,64 +21417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Faguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
@@ -21497,51 +21497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21555,118 +21555,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138918v1</w:t>
+                <w:t xml:space="preserve">hal-04138885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-ALE of Si based on SF6 Physisorption</w:t>
+                <w:t xml:space="preserve">Cryo-ALE of Silicon based on SF6 physisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Antoun</w:t>
@@ -21680,90 +21676,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Faguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138885v1</w:t>
+                <w:t xml:space="preserve">hal-04138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Titanium Micromachining using Deep Reactive Ion Etching</w:t>
               </w:r>
@@ -21870,90 +21870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of SiF4 physisorption in silicon cryoetching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21995,90 +21995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mechanisms involved in cryogenic ALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22120,90 +22120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCTION AU PROCÉDÉ DE GRAVURE CRYOGÉNIQUE DU SILICIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de la Société Française de Physique Division Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22375,51 +22375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22483,51 +22483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boufnichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS 2017 (DTIP17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22716,51 +22716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataniel Brochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22802,90 +22802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic etching of silicon with SF6/O2: a computational and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22949,51 +22949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengkun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23057,51 +23057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced reproducibility of SiO2 atomic layer etching by addition of O2 steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23303,51 +23303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23473,51 +23473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghamouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3059158A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23704,51 +23704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefaucheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Overzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/adcbb3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Antoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10622-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Adjabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/add7e5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boufnichel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad7a08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghui Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Crespi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4c7d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Maekawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79560-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Antoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12101143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Yamazaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab1639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Vital" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aaafe7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Naumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mankelevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20099-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tinck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Georgieva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neyts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997713" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.151" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Marneffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/17/175203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladroue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.08.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/385201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.01.040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yatsuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/12/123001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/7/075021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ljazouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001306jss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ranson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/23/4/045023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3665217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.007302ssl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwaederl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Overzet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/28/285202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B3K6BHR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/8/085005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F0VPX2LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C42DM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.073201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.02.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLT2Q0JX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WL7QW8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303160v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00272-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Frangieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982223" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SHKV271-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y. Duluard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3S9Q58C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mellhaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826280" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRWQV941-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMBX17JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2210946" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Phung" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philippe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539368v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahara Shigeru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735471v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311254v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374747v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baklanov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228477v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gosset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;lix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006364v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057236v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056606v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747746v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Felix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707933v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pereira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696419v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696418v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707925v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696396v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696425v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696390v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696376v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Girault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696366v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487365v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houcine Oubensaid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442663v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442676v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311219v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577612v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holtzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344722v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataniel Brochu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ah-Leung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>