--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -217,252 +217,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
+                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sardo</w:t>
+                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Daldoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702631v1</w:t>
+                <w:t xml:space="preserve">hal-01770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
+                <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Wafa Daldoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770044v1</w:t>
+                <w:t xml:space="preserve">hal-01702631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of the Minimum of Shape Quality Measures on Curvilinear Finite Elements</w:t>
               </w:r>
@@ -1101,523 +1101,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858257v1</w:t>
+                <w:t xml:space="preserve">hal-01973291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858268v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
+                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fausty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">THERMEC’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973291v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the heat exchange in thermoplastic injection molds manufactured by additive techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 120005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1746,103 +1746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>