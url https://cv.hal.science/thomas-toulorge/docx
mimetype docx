--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -217,473 +217,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
+                <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Wafa Daldoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770044v1</w:t>
+                <w:t xml:space="preserve">hal-01702631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
+                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sardo</w:t>
+                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Daldoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702631v1</w:t>
+                <w:t xml:space="preserve">hal-01770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of the Minimum of Shape Quality Measures on Curvilinear Finite Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the geometrical accuracy of curvilinear meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Johnen</w:t>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310, pp.361-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425981v1</w:t>
+                <w:t xml:space="preserve">hal-01299472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the geometrical accuracy of curvilinear meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Computation of the Minimum of Shape Quality Measures on Curvilinear Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310, pp.361-380. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25th International Meshing Roundtable, 163, pp.328 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299472v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,51 +695,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
+                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
@@ -761,272 +761,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417681v1</w:t>
+                <w:t xml:space="preserve">hal-02114114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
+                <w:t xml:space="preserve">Impact of body-fitted finite element discretizations for moving interfaces applied to microstructural evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114114v1</w:t>
+                <w:t xml:space="preserve">hal-02114121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of body-fitted finite element discretizations for moving interfaces applied to microstructural evolutions</w:t>
+                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114121v1</w:t>
+                <w:t xml:space="preserve">hal-02417681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new full field framework to model grain growth in fe contex</w:t>
               </w:r>
@@ -1101,195 +1101,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
+                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">THERMEC’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973291v1</w:t>
+                <w:t xml:space="preserve">hal-01858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1313,311 +1313,311 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
+                <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858268v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the heat exchange in thermoplastic injection molds manufactured by additive techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 120005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,51 +1664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Generation of High-Order Boundary Layer Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1740,273 +1740,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573960v1</w:t>
+                <w:t xml:space="preserve">hal-01504468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics - USNCCM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504468v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust deformation method for unstructured meshes subject to large boundary movements</w:t>
               </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Curvilinear Meshes with Appropriate Geometrical and Numerical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,64 +2320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical accuracy and numerical properties of high-order meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>