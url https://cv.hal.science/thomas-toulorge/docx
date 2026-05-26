--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -442,248 +442,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the geometrical accuracy of curvilinear meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Computation of the Minimum of Shape Quality Measures on Curvilinear Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.023⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25th International Meshing Roundtable, 163, pp.328 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299472v1</w:t>
+                <w:t xml:space="preserve">hal-01425981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of the Minimum of Shape Quality Measures on Curvilinear Finite Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Johnen</w:t>
+                <w:t xml:space="preserve">Optimizing the geometrical accuracy of curvilinear meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25th International Meshing Roundtable, 163, pp.328 - 339. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310, pp.361-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425981v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,51 +695,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
+                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
@@ -761,272 +761,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114114v1</w:t>
+                <w:t xml:space="preserve">hal-02417681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of body-fitted finite element discretizations for moving interfaces applied to microstructural evolutions</w:t>
+                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114121v1</w:t>
+                <w:t xml:space="preserve">hal-02114114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
+                <w:t xml:space="preserve">Impact of body-fitted finite element discretizations for moving interfaces applied to microstructural evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417681v1</w:t>
+                <w:t xml:space="preserve">hal-02114121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new full field framework to model grain growth in fe contex</w:t>
               </w:r>
@@ -1101,398 +1101,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858268v1</w:t>
+                <w:t xml:space="preserve">hal-01814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element method for two-phase flows based on adaptive interface-fitted meshes</w:t>
+                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814093v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesh update algorithm for ALE simulations with large boundary movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A 3D numerical framework for the full field modeling of recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM - ECFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">THERMEC’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858257v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the full modeling of microstructure evolutions during metal forming industrial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Generation of High-Order Boundary Layer Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the full field modeling of recrystallization and grain growth using the level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Curvilinear Meshes with Appropriate Geometrical and Numerical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,64 +2320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical accuracy and numerical properties of high-order meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Johnen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>