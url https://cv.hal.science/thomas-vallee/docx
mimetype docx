--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -208,451 +208,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation de la performance des réseaux de distribution d’eau potable</w:t>
+                <w:t xml:space="preserve">L’approche Indo-Pacifique : une réponse à la montée des tensions en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pedehour</w:t>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tesson</w:t>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+                <w:t xml:space="preserve">Ruth Banomyong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.72-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709779v1</w:t>
+                <w:t xml:space="preserve">halshs-03565499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche Indo-Pacifique : une réponse à la montée des tensions en Asie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une évaluation de la performance des réseaux de distribution d’eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pedehour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth Banomyong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre (4), pp.551-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.214.0551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03565499v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Au-delà des velléités, une Chine prédatrice de l’Indo-Pacifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Theodorou</w:t>
+                <w:t xml:space="preserve">Ruth Banomyong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.90-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193645v1</w:t>
+                <w:t xml:space="preserve">halshs-03565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des velléités, une Chine prédatrice de l’Indo-Pacifique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Buhlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruth Banomyong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10454438.2021.1887040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03565500v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Volatility in the Association of Southeast Asian Nations Plus Three: Impacts and Determinants</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Development Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (2), pp.167-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (1), pp.153-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Richefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (5), pp.1368-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,291 +957,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Discard or to Co-Produce by Recycling Waste: An Illustrative Analysis Involving Output Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fishery management under poorly known dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.R. Do Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (03), pp.1950001. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279 (1), pp.242-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219198919500014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193650v1</w:t>
+                <w:t xml:space="preserve">hal-03193649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery management under poorly known dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To Discard or to Co-Produce by Recycling Waste: An Illustrative Analysis Involving Output Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B.R. Do Val</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gino Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 279 (1), pp.242-257. </w:t>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (03), pp.1950001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219198919500014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193649v1</w:t>
+                <w:t xml:space="preserve">hal-03193650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can microalgae biodiesel contribute to achieve the sustainability objectives in the transport sector in France by 2030? A comparison between first, second and third generation biofuels though a range-based Multi-Actor Multi-Criteria Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.1032-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,77 +1275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-based Multi-Actor Multi-Criteria Analysis: A combined method of Multi-Actor Multi-Criteria Analysis and Monte Carlo simulation to support participatory decision making under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 264 (1), pp.257-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The index of economic freedom: methodological matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaka Dialga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Economics and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,51 +1482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of measuring biofuel sustainability: A stakeholder-driven approach applied to the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69, pp.933-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Asian Journal of Shipping and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.275-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,64 +1833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening the Research Capacity of NUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUM research series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,442 +2021,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
+                <w:t xml:space="preserve">Environmental quality versus economic performance: A dynamic game approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rautureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jacek Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (6), pp.2761-2775. </w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.29-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oca.927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193657v1</w:t>
+                <w:t xml:space="preserve">hal-03193660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3), pp.238-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.strueco.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental quality versus economic performance: A dynamic game approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Krawczyk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.29-46. </w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oca.927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03193660v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicolas Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (6), pp.2761-2775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193659v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Internationalisierung von Managementausbildungen und Managerkarrieren in Deutschland und Frankreich im Zeichen der Globalisierung</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, supplément au numéro 4, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites économiques sont-elles encore si différentes en France et en Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2641,77 +2641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of tradeoffs between regional wealth, tightness of a common environmental constraint and the sharing rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (9), pp.1813-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,64 +2745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accords de pêche UE-ACP : le rôle de la compensation financière et des coalitions dans le partage de la rente halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimane Abou Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence in the finite Cournot oligopoly with social and individual learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence in Finite Cournot Oligopoly with Social and Individual Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GREThA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3047,51 +3047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Technological Efficiency of Patent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11, pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des algorithmes génétiques et de leurs applications en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,77 +3198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology adoption under embodiment: A two-stage optimal control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagri Saglam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8 (2), pp.250-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line computation of Stackelberg solutions with the genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamer Başar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal open loop cheating in dynamic reversed Linear Quadratic Stackelberg games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Deissenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,64 +3541,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the scope of Multi Actor Multi Criteria Analysis (MAMCA) by implementing an exploratory scenario approach to support participatory decision-making under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3653,64 +3653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne : actualités et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-92, 2017, 978-2-7535-5310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que proposent les économistes pour gérer les ressources naturelles en fonction des besoins socio-économiques fondamentaux des populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-403, 2014, 9782918382096</w:t>
@@ -3834,51 +3834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Technological Efficiency of Patent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uwe Cantner; Franco Malerba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation Schumpeterian Legacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Springer, pp.407-427, 2007, 978-3-540-49464-5. </w:t>
@@ -3948,77 +3948,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse d'efficience environnementale des réseaux de distribution d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pedehour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,233 +4030,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors behind the Freight Rates in the Liner Shipping Industry</w:t>
+                <w:t xml:space="preserve">Container Port Hierarchy and Connectivity based on Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marie-Sabine Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01828633v1</w:t>
+                <w:t xml:space="preserve">halshs-01828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Container Port Hierarchy and Connectivity based on Network Analysis</w:t>
+                <w:t xml:space="preserve">Factors behind the Freight Rates in the Liner Shipping Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sabine Saget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zakaria Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01828656v1</w:t>
+                <w:t xml:space="preserve">halshs-01828633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the zeros and weights of Gauss-Laguerre and Gauss-Hermite quadratures: 2 Matlab files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,64 +4300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4375,51 +4375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different Stackelberg solutions in a deterministic dynamic pollution control: the time inconsistency problem revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,64 +4450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing competition on Maritime Routes in the Liner Shipping Industry through multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4613,77 +4613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To discard or to coproduce by recycling waste: An output constraint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,51 +4714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Index of Economic Freedom: Methodological matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaka Dialga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4864,77 +4864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A range based Multi-Actor Multicriteria Analysis to incorporate uncertainty in stakeholder based evaluation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4952,51 +4952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm's Network versus Board Members' Network: Who to Appoint?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5027,77 +5027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,64 +5115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary policy as a source of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André P. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João B. R. Do Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,51 +5353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence in the Finite Cournot Oligopoly with Social and Individual Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,77 +5428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of tradeoffs between regional wealth, tightness of a common environmental constraint and the sharing rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek B. Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D770ADB8"/>
+    <w:nsid w:val="F8E97C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5837,51 +5837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-vallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-3087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166064939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tesson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Banomyong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Hanh Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Macharis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZVLCZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEF-07-2015-0181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsl.2017.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2016.31.2.275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13718.86084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-012-9349-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1V5SM8M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2011.04.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G2DC2D0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Massol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rea.4104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizo&#287;lu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.07.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Saglam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100503030062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ba&#351;ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008652106422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLC4ZCQR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Deissenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018982313949" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabine Saget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. Calmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. R. Do Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B. Krawczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-vallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-3087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166064939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Banomyong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Hanh Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Macharis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZVLCZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEF-07-2015-0181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsl.2017.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2016.31.2.275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13718.86084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-012-9349-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1V5SM8M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.927" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G2DC2D0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Massol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rea.4104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizo&#287;lu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.07.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Saglam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100503030062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ba&#351;ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008652106422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLC4ZCQR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Deissenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018982313949" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabine Saget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. Calmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. R. Do Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B. Krawczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>