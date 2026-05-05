--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -407,252 +407,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des velléités, une Chine prédatrice de l’Indo-Pacifique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Buhlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruth Banomyong</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10454438.2021.1887040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03565500v1</w:t>
+                <w:t xml:space="preserve">hal-03193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà des velléités, une Chine prédatrice de l’Indo-Pacifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Theodorou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Banomyong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.90-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10454438.2021.1887040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193645v1</w:t>
+                <w:t xml:space="preserve">halshs-03565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Volatility in the Association of Southeast Asian Nations Plus Three: Impacts and Determinants</w:t>
               </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishery management under poorly known dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B.R. Do Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Game Theory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (03), pp.1950001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1165,1540 +1165,1540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microalgae biodiesel contribute to achieve the sustainability objectives in the transport sector in France by 2030? A comparison between first, second and third generation biofuels though a range-based Multi-Actor Multi-Criteria Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The index of economic freedom: methodological matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Macharis</w:t>
+                <w:t xml:space="preserve">Issaka Dialga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, pp.1032-1046. </w:t>
+              <w:t xml:space="preserve">Studies in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SEF-07-2015-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193652v1</w:t>
+                <w:t xml:space="preserve">hal-03193651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-based Multi-Actor Multi-Criteria Analysis: A combined method of Multi-Actor Multi-Criteria Analysis and Monte Carlo simulation to support participatory decision making under uncertainty</w:t>
+                <w:t xml:space="preserve">Can microalgae biodiesel contribute to achieve the sustainability objectives in the transport sector in France by 2030? A comparison between first, second and third generation biofuels though a range-based Multi-Actor Multi-Criteria Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.06.036⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.1032-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193653v1</w:t>
+                <w:t xml:space="preserve">hal-03193652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The index of economic freedom: methodological matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issaka Dialga</w:t>
+                <w:t xml:space="preserve">Range-based Multi-Actor Multi-Criteria Analysis: A combined method of Multi-Actor Multi-Criteria Analysis and Monte Carlo simulation to support participatory decision making under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Economics and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (1), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SEF-07-2015-0181⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193651v1</w:t>
+                <w:t xml:space="preserve">hal-03193653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of measuring biofuel sustainability: A stakeholder-driven approach applied to the French case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Efficiencies of ASEAN Container Ports based on Data Envelopment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delrue</w:t>
+                <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">The Asian Journal of Shipping and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajsl.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527180v1</w:t>
+                <w:t xml:space="preserve">hal-03193655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Efficiencies of ASEAN Container Ports based on Data Envelopment Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of measuring biofuel sustainability: A stakeholder-driven approach applied to the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Kutin</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Asian Journal of Shipping and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.67-77. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.933-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajsl.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193655v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Integration in ASEAN+3 : A Network Analysis</w:t>
+                <w:t xml:space="preserve">Similarity in trade structure: Evidence from ASEAN + 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.275-325. </w:t>
+              <w:t xml:space="preserve">Journal of International Trade and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (8), pp.1000-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11130/jei.2016.31.2.275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638199.2017.1331372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193656v1</w:t>
+                <w:t xml:space="preserve">hal-04887281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the Research Capacity of NUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola Kutin</w:t>
+                <w:t xml:space="preserve">Economic Integration in ASEAN+3 : A Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NUM research series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.275-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13718.86084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11130/jei.2016.31.2.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845386v1</w:t>
+                <w:t xml:space="preserve">hal-03193656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening the Research Capacity of NUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Kutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10614-012-9349-4⟩</w:t>
+              <w:t xml:space="preserve"> NUM research series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13718.86084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778934v1</w:t>
+                <w:t xml:space="preserve">hal-03845386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental quality versus economic performance: A dynamic game approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.927⟩</w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-012-9349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental quality versus economic performance: A dynamic game approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strueco.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193658v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strueco.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193657v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Internationalisierung von Managementausbildungen und Managerkarrieren in Deutschland und Frankreich im Zeichen der Globalisierung</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Koch</w:t>
+                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (6), pp.2761-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911853v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élites économiques sont-elles encore si différentes en France et en Allemagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Die Internationalisierung von Managementausbildungen und Managerkarrieren in Deutschland und Frankreich im Zeichen der Globalisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur l'économie allemande-Bulletin économique du CIRAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, supplément au numéro 4, pp.87-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911850v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of tradeoffs between regional wealth, tightness of a common environmental constraint and the sharing rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2739,1192 +2739,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accords de pêche UE-ACP : le rôle de la compensation financière et des coalitions dans le partage de la rente halieutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élites économiques sont-elles encore si différentes en France et en Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elimane Abou Kane</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.195.0727⟩</w:t>
+              <w:t xml:space="preserve">Regards sur l'économie allemande-Bulletin économique du CIRAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rea.4104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193662v1</w:t>
+                <w:t xml:space="preserve">hal-01911850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence in the finite Cournot oligopoly with social and individual learning</w:t>
+                <w:t xml:space="preserve">Accords de pêche UE-ACP : le rôle de la compensation financière et des coalitions dans le partage de la rente halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Yildizoğlu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimane Abou Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (5), pp.727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.195.0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722790v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence in Finite Cournot Oligopoly with Social and Individual Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence in the finite Cournot oligopoly with social and individual learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yildizoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2009.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394413v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Technological Efficiency of Patent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Convergence in Finite Cournot Oligopoly with Social and Individual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11, pp.2-18</w:t>
+              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161006v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des algorithmes génétiques et de leurs applications en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 114, pp.711-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology adoption under embodiment: A two-stage optimal control approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cagri Saglam</w:t>
+                <w:t xml:space="preserve">Social and Technological Efficiency of Patent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du GRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.2-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193663v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line computation of Stackelberg solutions with the genetic algorithm</w:t>
+                <w:t xml:space="preserve">Optimal open loop cheating in dynamic reversed Linear Quadratic Stackelberg games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Deissenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamer Başar</w:t>
+                <w:t xml:space="preserve">T. Basar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (3), pp.201-209. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 88, pp.217-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1008652106422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1018982313949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03193665v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal open loop cheating in dynamic reversed Linear Quadratic Stackelberg games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology adoption under embodiment: A two-stage optimal control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Basar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 88, pp.217-232. </w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (2), pp.250-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1365100503030062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Off-line computation of Stackelberg solutions with the genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1018982313949⟩</w:t>
+                <w:t xml:space="preserve">Tamer Başar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (3), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008652106422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193664v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the scope of Multi Actor Multi Criteria Analysis (MAMCA) by implementing an exploratory scenario approach to support participatory decision-making under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathy Macharis, Gino Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-Making for Sustainable Transport and Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.86-98, 2018, Social and Political Science 2018, 978 1 78811 179 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne : actualités et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-92, 2017, 978-2-7535-5310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que proposent les économistes pour gérer les ressources naturelles en fonction des besoins socio-économiques fondamentaux des populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-403, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Technological Efficiency of Patent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uwe Cantner; Franco Malerba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation Schumpeterian Legacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Springer, pp.407-427, 2007, 978-3-540-49464-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-49465-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00238463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3934,51 +4038,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse d'efficience environnementale des réseaux de distribution d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pedehour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4000,562 +4104,562 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Container Port Hierarchy and Connectivity based on Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabine Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors behind the Freight Rates in the Liner Shipping Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the zeros and weights of Gauss-Laguerre and Gauss-Hermite quadratures: 2 Matlab files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01843715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tipping Points in the Success of International Fisheries Management: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different Stackelberg solutions in a deterministic dynamic pollution control: the time inconsistency problem revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01843717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing competition on Maritime Routes in the Liner Shipping Industry through multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity in trade structure: An evidence from ASEAN + 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4577,236 +4681,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To discard or to coproduce by recycling waste: An output constraint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Index of Economic Freedom: Methodological matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issaka Dialga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic integration in ASEAN + 3: A network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4828,717 +4932,717 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A range based Multi-Actor Multicriteria Analysis to incorporate uncertainty in stakeholder based evaluation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Macharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm's Network versus Board Members' Network: Who to Appoint?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462957v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455149v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can they beat the Cournot equilibrium? Learning with memory and convergence to equilibria in a Cournot oligopoly</w:t>
+                <w:t xml:space="preserve">Optimal time switching from tayloristic to holistic workplace organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno-Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526258v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary policy as a source of uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence in the Finite Cournot Oligopoly with Social and Individual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João B. R. Do Val</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00422454v1</w:t>
+                <w:t xml:space="preserve">halshs-00368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence in the Finite Cournot Oligopoly with Social and Individual Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monetary policy as a source of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Yildizoglu</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João B. R. Do Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00368274v1</w:t>
+                <w:t xml:space="preserve">hal-00422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of tradeoffs between regional wealth, tightness of a common environmental constraint and the sharing rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek B. Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5606,51 +5710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8E97C6A"/>
+    <w:nsid w:val="F5A4F313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5837,51 +5941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-vallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-3087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166064939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Banomyong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Hanh Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Macharis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZVLCZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEF-07-2015-0181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsl.2017.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2016.31.2.275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13718.86084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-012-9349-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1V5SM8M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.927" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G2DC2D0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Massol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rea.4104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizo&#287;lu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.07.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Saglam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100503030062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ba&#351;ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008652106422" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLC4ZCQR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Deissenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018982313949" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabine Saget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. Calmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. R. Do Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B. Krawczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-vallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-3087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166064939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Banomyong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Hanh Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SEF-07-2015-0181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Macharis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.06.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZVLCZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsl.2017.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638199.2017.1331372" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2016.31.2.275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13718.86084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-012-9349-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1V5SM8M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Krawczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.927" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G2DC2D0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno-Galbis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2011.04.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rea.4104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizo&#287;lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.07.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Deissenberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018982313949" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Saglam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100503030062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ba&#351;ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008652106422" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VLC4ZCQR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabine Saget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. Calmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. R. Do Val" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek B. Krawczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>