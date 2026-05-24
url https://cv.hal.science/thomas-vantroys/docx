--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -1766,282 +1766,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost energy consumption measurement platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boé</w:t>
+                <w:t xml:space="preserve">IoT Forensic: identification and classification of evidence in criminal investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTESA: INTelligent Embedded Systems Architectures and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International Conference on Availability, Reliability and Security (ARES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134049v1</w:t>
+                <w:t xml:space="preserve">hal-01820498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Forensic: identification and classification of evidence in criminal investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchaud</w:t>
+                <w:t xml:space="preserve">A low-cost energy consumption measurement platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Availability, Reliability and Security (ARES 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTESA: INTelligent Embedded Systems Architectures and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3285017.3285025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820498v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Inference of Energy Models for Peripheral Components in Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Energy Profiling of Connected Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption of Networked Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,299 +3249,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-learning in E-retail : a case study and flexible software architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Derycke</w:t>
+                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chevrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vantroys</w:t>
+                <w:t xml:space="preserve">Leprêtre Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Learning 2007 workshop of the Pervasive 2007 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toronto, Canada, France. 8 p</w:t>
+              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731388v1</w:t>
+                <w:t xml:space="preserve">hal-00731391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web services plug-in to implement complex pedagogical set on LMS and Web application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-learning in E-retail : a case study and flexible software architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Caron</w:t>
+                <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENCompetence Open Workshop on Service Oriented Approaches and Lifelong Competence Development Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, undef, France</w:t>
+              <w:t xml:space="preserve">Pervasive Learning 2007 workshop of the Pervasive 2007 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toronto, Canada, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731410v1</w:t>
+                <w:t xml:space="preserve">hal-00731388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès multimodal à un blog pour le suivi des stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
+                <w:t xml:space="preserve">Web services plug-in to implement complex pedagogical set on LMS and Web application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leprêtre Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Apprentissage Mobile - Couplé à EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Suisse, France</w:t>
+              <w:t xml:space="preserve">TENCompetence Open Workshop on Service Oriented Approaches and Lifelong Competence Development Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731391v1</w:t>
+                <w:t xml:space="preserve">hal-00731410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Task Model to Multi-Channel Access: Services Integration in the Ubi-Learn Platform.</w:t>
               </w:r>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Kaddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-based Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chamonix, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vantroys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Vuibert, Collection : Génie Logiciel, ISBN-10: 2711748685, 317 pages, 2007., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4563,51 +4563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur de S&#227;o Jos&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819870340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04127533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur de Sao Jose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98015-3_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04127526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nogueira de S&#227;o Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68734-2_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Cherifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Herault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3285017.3285025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe H&#233;rault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792483" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2015.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur de S&#227;o Jos&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819870340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Buret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddouci Sarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04127533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur de Sao Jose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope51680.2022.9901081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98015-3_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04127526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nogueira de S&#227;o Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68734-2_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Cherifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3285017.3285025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe H&#233;rault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792483" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2015.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lerouge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kaddouci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepr&#234;tre Eric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>