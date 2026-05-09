--- v0 (2026-03-03)
+++ v1 (2026-05-09)
@@ -140,191 +140,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médias, nouvelle période ? Révolution numérique et périodisation du français contemporain</w:t>
+                <w:t xml:space="preserve">RÉSEAUX SOCIAUX, NORMES ET LINGUISTIQUE POPULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIDF 2025 Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118419v1</w:t>
+                <w:t xml:space="preserve">hal-05107293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSEAUX SOCIAUX, NORMES ET LINGUISTIQUE POPULAIRE</w:t>
+                <w:t xml:space="preserve">Nouveaux médias, nouvelle période ? Révolution numérique et périodisation du français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque SIDF 2025 Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107293v1</w:t>
+                <w:t xml:space="preserve">hal-05118419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Voilà!&amp;lt;/i&amp;gt; La pragmaticalisation de &amp;lt;i&amp;gt;voilà&amp;lt;/i&amp;gt; au prisme d'un corpus de vocaux</w:t>
               </w:r>
@@ -1438,238 +1438,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04721167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Après moult rebondissements : sur les emplois modernes de moult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.11-20, 2021, 978-2-37741-069-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.376-404, 2021, 2377410693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03549193v1</w:t>
+                <w:t xml:space="preserve">halshs-03549210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après moult rebondissements : sur les emplois modernes de moult</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.376-404, 2021, 2377410693</w:t>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.11-20, 2021, 978-2-37741-069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549210v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la partie du discours à l’espace catégoriel : l’exemple des termes pluri-catégoriels en français médiéval »</w:t>
               </w:r>
@@ -1795,341 +1795,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04723806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subordination</w:t>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Badiou-Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours de Grammaire française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-61163-7</w:t>
+              <w:t xml:space="preserve">Disparitions : contributions à l’étude du changement linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion ; Diffusion hors France, Slatkine, pp.7--25, 2015, 978-2-7453-2928-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250108v1</w:t>
+                <w:t xml:space="preserve">hal-01250105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut ontologique du changement linguistique dans la théorie d’E. Coseriu</w:t>
+                <w:t xml:space="preserve">Introduction aux disparitions des langues et disparitions dans les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Missire, Régis and Gérard, Christophe. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Badiou-Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Verjans; Claire Badiou-Monferran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eugenio Coseriu aujourd’hui. Linguistique et philosophie du langage, actes du colloque international de 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas (Editions), pp.85--94, 2015, 978-2-35935-114-9</w:t>
+              <w:t xml:space="preserve">Disparitions : contributions à l'étude du changement linguistique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Champion; Diffusion hors France, Slatkine, pp.7-23, 2015, Linguistique historique, 978-2-7453-2928-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250109v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux disparitions des langues et disparitions dans les langues</w:t>
+                <w:t xml:space="preserve">La subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas Verjans; Claire Badiou-Monferran. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardes, Joëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disparitions : contributions à l'étude du changement linguistique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Champion; Diffusion hors France, Slatkine, pp.7-23, 2015, Linguistique historique, 978-2-7453-2928-8</w:t>
+              <w:t xml:space="preserve">Cours de Grammaire française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-61163-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433359v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-Propos</w:t>
+                <w:t xml:space="preserve">Le statut ontologique du changement linguistique dans la théorie d’E. Coseriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Missire, Régis and Gérard, Christophe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disparitions : contributions à l’étude du changement linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion ; Diffusion hors France, Slatkine, pp.7--25, 2015, 978-2-7453-2928-8</w:t>
+              <w:t xml:space="preserve">Eugenio Coseriu aujourd’hui. Linguistique et philosophie du langage, actes du colloque international de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas (Editions), pp.85--94, 2015, 978-2-35935-114-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250105v1</w:t>
+                <w:t xml:space="preserve">hal-01250109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du texte</w:t>
               </w:r>
@@ -2391,98 +2391,446 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Old French: The state of the research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.243-260, 2013, Studies in Natural Language and Linguistic Theory vol. 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Glikman; Hava Bat Zeev Shyldkrot; Sabine Lehmann; Frédérique Sitri; Thomas Verjans. Presses universitaires Savoie Mont Blanc, 2021, Langages, 2377410693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de grammaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gardes Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mercier Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.347, 2015, 978-2-200-61163-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de &amp;quot;comme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Desmets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Ouest-Nanterre, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards linguistiques sur les éditions de textes médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2498,405 +2846,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549259v1</w:t>
-              </w:r>
-[...346 lines deleted...]
-                <w:t xml:space="preserve">halshs-00748302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions : contributions à l'étude du changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Badiou-Monferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verjans, Thomas and Badiou-Monferran, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparitions et changements linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dijon, France. 6, Champion ; Diffusion hors France, Slatkine, 2015, Linguistique historique, 978-2-7453-2928-8</w:t>
@@ -3169,51 +3169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12694-2.p.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12694-2.p.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01433359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>