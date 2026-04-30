--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes aegypti VLG-1 challenges the assumed antiviral nature of Vago genes</w:t>
+                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah H Merkling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna B Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Femke a H van Hout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02325-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05193480v2</w:t>
+                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus susceptibility in Aedes aegypti linked to natural cytochrome P450 promoter variants</w:t>
+                <w:t xml:space="preserve">Single-cell transcriptional landscapes of Aedes aegypti midgut and fat body after a bloodmeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Merkling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josquin Daron</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Howick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62693-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05212693v1</w:t>
+                <w:t xml:space="preserve">hal-04777043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell transcriptional landscapes of Aedes aegypti midgut and fat body after a bloodmeal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aedes aegypti VLG-1 challenges the assumed antiviral nature of Vago genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Howick</w:t>
+                <w:t xml:space="preserve">Femke a H van Hout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02325-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777043v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05193480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisamium Inhibits SARS-CoV-2 RNA Synthesis</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisa Bojkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Interactions Between Flaviviruses and Mosquito Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito metabolomics reveal that dengue virus replication requires phospholipid reconfiguration via the remodeling cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Lian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue virus reduces AGPAT1 expression to alter phospholipids and enhance infection in Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Lian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seven-Year Retrospective Study on the Surveillance of Hepatitis B in Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C in Laos: A 7-Year Retrospective Study on 1765 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus infection modulates the metabolomic profile of microglial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fode Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menchie Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheong Huat Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.1215. </w:t>
@@ -1729,77 +1729,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-resolved metabolomics reveals the methionine cycle as a key regulator of Aedes aegypti development and dengue virus susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümeyye Özhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jewelna Akorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SARS-CoV-2 mini-genome assay based on negative-sense RNA to study replication inhibitors and emerging mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Oade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,51 +1997,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue virus diverts the mosquito phospholipid metabolism for replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virology. Université Paul Sabatier - Toulouse III, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU30036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2237,51 +2237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05193480v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke a H van Hout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02325-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777043v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Howick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Elli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Bojkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bechtel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boltz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pompon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.763195" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisha Chowdhury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M. Modahl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siok Thing Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sineewanlaya Wichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Morales-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menchie Manuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Huat Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01282-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05440043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyye &#214;zhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Russell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Eggink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aartjan J.W. Te Velthuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777043v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Howick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100924" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05193480v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke a H van Hout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02325-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Elli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Bojkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bechtel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boltz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pompon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.763195" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisha Chowdhury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M. Modahl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siok Thing Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sineewanlaya Wichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Morales-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menchie Manuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Huat Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01282-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05440043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyye &#214;zhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewelna Akorli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Russell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Eggink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aartjan J.W. Te Velthuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>